--- v0 (2026-01-30)
+++ v1 (2026-10-15)
@@ -3,4735 +3,10170 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00AA5C24" w:rsidRPr="009D06F7" w:rsidRDefault="00AA5C24" w:rsidP="002238FC">
+    <w:p w14:paraId="5D2CA535" w14:textId="087A9D9D" w:rsidR="00AA5C24" w:rsidRPr="009D06F7" w:rsidRDefault="36B83641" w:rsidP="2663AA09">
       <w:pPr>
         <w:pBdr>
           <w:bar w:val="nil"/>
         </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="nil"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Título</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00AA5C24" w:rsidRPr="009D06F7" w:rsidRDefault="00AA5C24" w:rsidP="002238FC">
+    <w:p w14:paraId="14CAD32C" w14:textId="77777777" w:rsidR="00AA5C24" w:rsidRPr="009D06F7" w:rsidRDefault="00AA5C24" w:rsidP="002238FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004915BC" w:rsidRPr="0091048F" w:rsidRDefault="004915BC" w:rsidP="004915BC">
+    <w:p w14:paraId="44140E8F" w14:textId="1C3406D6" w:rsidR="004915BC" w:rsidRPr="0091048F" w:rsidRDefault="00680DB5" w:rsidP="2663AA09">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0091048F">
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0091048F">
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Título</w:t>
+      </w:r>
+      <w:r w:rsidR="624C30AD" w:rsidRPr="2663AA09">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Idioma original (</w:t>
+      </w:r>
+      <w:r w:rsidR="624C30AD">
+        <w:t>Times New Roman 12 puntos, Negrita, tipo oración, máximo 1</w:t>
+      </w:r>
+      <w:r w:rsidR="3F72C83C">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="624C30AD">
+        <w:t xml:space="preserve"> palabras usar mayúsculas</w:t>
+      </w:r>
+      <w:r w:rsidR="05D0D551">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4C44">
+        <w:t>solo</w:t>
+      </w:r>
+      <w:r w:rsidR="05D0D551">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="624C30AD">
+        <w:t>al inicio de la oración</w:t>
+      </w:r>
+      <w:r w:rsidR="624C30AD" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004915BC" w:rsidRPr="0091048F" w:rsidRDefault="004915BC" w:rsidP="004915BC">
+    <w:p w14:paraId="507F5A0B" w14:textId="77777777" w:rsidR="004915BC" w:rsidRPr="0091048F" w:rsidRDefault="004915BC" w:rsidP="004915BC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004915BC" w:rsidRPr="0091048F" w:rsidRDefault="004915BC" w:rsidP="004915BC">
+    <w:p w14:paraId="40AE2685" w14:textId="77777777" w:rsidR="004915BC" w:rsidRPr="0091048F" w:rsidRDefault="004915BC" w:rsidP="004915BC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091048F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Título en inglés </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004915BC" w:rsidRPr="0091048F" w:rsidRDefault="004915BC" w:rsidP="004915BC">
+    <w:p w14:paraId="7408A3F0" w14:textId="77777777" w:rsidR="004915BC" w:rsidRPr="0091048F" w:rsidRDefault="004915BC" w:rsidP="004915BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004915BC" w:rsidRPr="0091048F" w:rsidRDefault="004915BC" w:rsidP="004915BC">
+    <w:p w14:paraId="0A863669" w14:textId="77777777" w:rsidR="004915BC" w:rsidRPr="0091048F" w:rsidRDefault="004915BC" w:rsidP="004915BC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091048F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Título en otro idioma (</w:t>
       </w:r>
       <w:r w:rsidRPr="0091048F">
         <w:t xml:space="preserve">español o </w:t>
       </w:r>
       <w:r w:rsidR="00F53EE1" w:rsidRPr="0091048F">
         <w:t>portugués</w:t>
       </w:r>
       <w:r w:rsidRPr="0091048F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D97100" w:rsidRPr="0091048F" w:rsidRDefault="00D97100" w:rsidP="00D97100">
+    <w:p w14:paraId="59E21650" w14:textId="77777777" w:rsidR="00D97100" w:rsidRPr="0091048F" w:rsidRDefault="00D97100" w:rsidP="00D97100">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001B726A" w:rsidRPr="0091048F" w:rsidRDefault="001B726A" w:rsidP="002238FC">
+    <w:p w14:paraId="52314766" w14:textId="77777777" w:rsidR="006D4C44" w:rsidRDefault="006D4C44" w:rsidP="006D4C44">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Además de manuscrito se debe anexar los formatos de: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="478CED4B" w14:textId="77777777" w:rsidR="006D4C44" w:rsidRPr="006666C5" w:rsidRDefault="006D4C44" w:rsidP="006D4C44">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006666C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-CO"/>
+        </w:rPr>
+        <w:t>Declaración de Originalidad y Autoría de Artículos para Publicación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>: Debe venir con la firma de todos los autores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04783CE7" w14:textId="73CC41AF" w:rsidR="006D4C44" w:rsidRPr="006666C5" w:rsidRDefault="006D4C44" w:rsidP="006D4C44">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-CO"/>
+        </w:rPr>
+        <w:t>Declaración de Principios Éticos y Bioéticos para Publicación (esta debe venir con el acta de aprobación de la institución</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-CO"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> si aplica)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C5178D" w14:textId="2F631389" w:rsidR="006D4C44" w:rsidRPr="006666C5" w:rsidRDefault="006D4C44" w:rsidP="006D4C44">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Metadatos: Debe incluirse los </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identificadores de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">todos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-CO"/>
+        </w:rPr>
+        <w:t>los autores.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Para todos los autores ORCID y para los autores colombianos o extranjeros vinculados con empresas colombianas el CVLAC, e información de la contribución de los autores. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B254774" w14:textId="77777777" w:rsidR="006D4C44" w:rsidRDefault="006D4C44" w:rsidP="006D4C44">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3032EEB4" w14:textId="543851EC" w:rsidR="006D4C44" w:rsidRPr="007C6FD6" w:rsidRDefault="006D4C44" w:rsidP="006D4C44">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estos formatos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>encuentran disponibles en el extremo derecho</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la página de la Revista Cuidarte</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en los 3 idiomas (español, inglés y portugués</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>. Recuerde realizar esto en un computador para que los idiomas le sean visibles.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CFC46C2" w14:textId="77777777" w:rsidR="006D4C44" w:rsidRPr="0091048F" w:rsidRDefault="006D4C44" w:rsidP="006D4C44">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="517ECF6E" w14:textId="77777777" w:rsidR="001B726A" w:rsidRPr="0091048F" w:rsidRDefault="001B726A" w:rsidP="002238FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00420A3B" w:rsidRPr="00420A3B" w:rsidRDefault="009677D0" w:rsidP="009677D0">
+    <w:p w14:paraId="08E89D09" w14:textId="77777777" w:rsidR="00420A3B" w:rsidRPr="0045016F" w:rsidRDefault="759400B4" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0045016F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+        </w:rPr>
+        <w:t>Highlights:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045016F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EDD0F3A" w14:textId="77777777" w:rsidR="009677D0" w:rsidRPr="00420A3B" w:rsidRDefault="009677D0" w:rsidP="009677D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00420A3B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se solicita a los autores que incluyan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006666C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-CO"/>
         </w:rPr>
-        <w:t>Highlights:</w:t>
+        <w:t>cuatro frases</w:t>
       </w:r>
       <w:r w:rsidRPr="00420A3B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-CO"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> de autoría propia que representen aspectos relevantes de la publicación (entre 15 a 30 palabras cada frase).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009677D0" w:rsidRPr="00420A3B" w:rsidRDefault="009677D0" w:rsidP="009677D0">
+    <w:p w14:paraId="619DFD4F" w14:textId="77777777" w:rsidR="004915BC" w:rsidRPr="00420A3B" w:rsidRDefault="004915BC" w:rsidP="002238FC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D430A76" w14:textId="77777777" w:rsidR="00447293" w:rsidRPr="0091048F" w:rsidRDefault="00447293" w:rsidP="007338B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-        <w:t>Se solicita a los autores que incluyan cuatro frases de autoría propia que representen aspectos relevantes de la publicación (entre 15 a 30 palabras cada frase).</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="007059CF" w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>esumen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004915BC" w:rsidRPr="00420A3B" w:rsidRDefault="004915BC" w:rsidP="002238FC">
-[...22 lines deleted...]
-    <w:p w:rsidR="004915BC" w:rsidRPr="007C6FD6" w:rsidRDefault="00D334FF" w:rsidP="00D334FF">
+    <w:p w14:paraId="4FF522C3" w14:textId="77777777" w:rsidR="004915BC" w:rsidRPr="0091048F" w:rsidRDefault="004915BC" w:rsidP="007338B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C6FD6">
-[...116 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="004915BC" w:rsidRPr="0091048F" w:rsidRDefault="004915BC" w:rsidP="002238FC">
-[...23 lines deleted...]
-    <w:p w:rsidR="00447293" w:rsidRPr="0091048F" w:rsidRDefault="00447293" w:rsidP="007338B1">
+    <w:p w14:paraId="37EE02D6" w14:textId="77777777" w:rsidR="0045016F" w:rsidRDefault="624C30AD" w:rsidP="2663AA09">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:lang w:val="es-CO"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091048F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...14 lines deleted...]
-        <w:t>esumen</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen estructurado (Introducción, </w:t>
+      </w:r>
+      <w:r w:rsidR="0045016F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Objetivo, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Materiales y Métodos, Resultados, Discusión y Conclusiones) </w:t>
+      </w:r>
+      <w:r w:rsidR="1F98997A" w:rsidRPr="00C31EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en 3 idiomas: español, portugués e inglés, cada uno de </w:t>
+      </w:r>
+      <w:r w:rsidR="004868AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>máximo</w:t>
+      </w:r>
+      <w:r w:rsidR="1F98997A" w:rsidRPr="00C31EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 250 palabras. No se permite el uso de referencias ni de siglas o acrónimos en los resúmenes.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004915BC" w:rsidRPr="0091048F" w:rsidRDefault="004915BC" w:rsidP="007338B1">
+    <w:p w14:paraId="7AE5DAC7" w14:textId="227D31D8" w:rsidR="006D4C44" w:rsidRDefault="1F98997A" w:rsidP="2663AA09">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C31EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="004915BC" w:rsidRPr="0091048F" w:rsidRDefault="004915BC" w:rsidP="007338B1">
+    <w:p w14:paraId="5802FF1B" w14:textId="77777777" w:rsidR="006D4C44" w:rsidRDefault="1F98997A" w:rsidP="2663AA09">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Resumen estructurado (Introducción, Materiales y Métodos, Resultados, Discusión y Conclusiones) </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C31EA6" w:rsidRPr="00C31EA6">
+      </w:pPr>
+      <w:r w:rsidRPr="00C31EA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>en 3 idiomas: español, portugués e inglés, cada uno de no más de 250 palabras. No se permite el uso de referencias ni se recomienda la inclusión de siglas o acrónimos en los resúmenes. Si los datos han sido depositados en un repositorio público, los autores deberían declarar al final del resumen el nombre de la base de datos y el nombre y el número del repositorio.</w:t>
+        <w:t>Si los datos han sido depositados en un repositorio público, los autores deberían declarar al final del resumen el nombre de la base de datos y el nombre y el número del repositorio.</w:t>
+      </w:r>
+      <w:r w:rsidR="361D1392" w:rsidRPr="00C31EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004915BC" w:rsidRPr="0091048F" w:rsidRDefault="004915BC" w:rsidP="007338B1">
+    <w:p w14:paraId="0A438123" w14:textId="0D2B7A64" w:rsidR="004915BC" w:rsidRPr="0091048F" w:rsidRDefault="361D1392" w:rsidP="2663AA09">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00C31EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>A continuación, se presenta la estructura del resumen según el tipo de documento:</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00D97100" w:rsidRPr="0091048F" w:rsidRDefault="000210F6" w:rsidP="007338B1">
+    <w:p w14:paraId="44604D82" w14:textId="4C6B6DD8" w:rsidR="2663AA09" w:rsidRDefault="2663AA09" w:rsidP="2663AA09">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-CL"/>
-[...223 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="007338B1" w:rsidRPr="0091048F" w:rsidRDefault="007338B1" w:rsidP="007338B1">
-[...54 lines deleted...]
-    <w:p w:rsidR="007338B1" w:rsidRPr="0091048F" w:rsidRDefault="007338B1" w:rsidP="007338B1">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4695"/>
+        <w:gridCol w:w="4695"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="2663AA09" w14:paraId="3CC8CD98" w14:textId="77777777" w:rsidTr="2663AA09">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4695" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D0CC024" w14:textId="5C67FE75" w:rsidR="47948CB6" w:rsidRDefault="47948CB6" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tipo documento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4695" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="38ECF59A" w14:textId="52E9C9F3" w:rsidR="47948CB6" w:rsidRDefault="47948CB6" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Estructura del resumen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="2663AA09" w14:paraId="2072417F" w14:textId="77777777" w:rsidTr="2663AA09">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4695" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CD54C8D" w14:textId="3D262F1D" w:rsidR="47948CB6" w:rsidRDefault="47948CB6" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Artículo de investigación, artículos de revisión, narrativas y o caso de enfermería.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4695" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B0FB493" w14:textId="4A84EF5A" w:rsidR="47948CB6" w:rsidRDefault="006D4C44" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Introducción, O</w:t>
+            </w:r>
+            <w:r w:rsidR="47948CB6" w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bjetivo, Materiales y </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Métodos, Discusión, Conclusión</w:t>
+            </w:r>
+            <w:r w:rsidR="47948CB6" w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="2663AA09" w14:paraId="11F394A4" w14:textId="77777777" w:rsidTr="2663AA09">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4695" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DE4EC61" w14:textId="26ED03C9" w:rsidR="47948CB6" w:rsidRDefault="47948CB6" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Reportes de caso clínico</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4695" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A390F91" w14:textId="4DE85063" w:rsidR="47948CB6" w:rsidRDefault="47948CB6" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Introducción, Descripción del caso, Conclusiones</w:t>
+            </w:r>
+            <w:r w:rsidR="006D4C44">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="2663AA09" w14:paraId="157DEC38" w14:textId="77777777" w:rsidTr="2663AA09">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4695" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25F213D3" w14:textId="6A8A9565" w:rsidR="47948CB6" w:rsidRDefault="47948CB6" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Artículo de reflexión</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4695" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66244003" w14:textId="092F4700" w:rsidR="47948CB6" w:rsidRDefault="47948CB6" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Introducción, Objetivo, Síntesis de contenido, Conclusiones</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="2663AA09" w14:paraId="07CE30EA" w14:textId="77777777" w:rsidTr="2663AA09">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4695" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46881F0B" w14:textId="14B95BCA" w:rsidR="47948CB6" w:rsidRDefault="47948CB6" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Cartas al editor y Editoriales</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4695" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CFD3C45" w14:textId="69753ABA" w:rsidR="47948CB6" w:rsidRDefault="47948CB6" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>No aplica, no llevan resumen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5ABDDD93" w14:textId="0BC2AF05" w:rsidR="004915BC" w:rsidRDefault="004915BC" w:rsidP="007338B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00447293" w:rsidRPr="0091048F" w:rsidRDefault="00447293" w:rsidP="007338B1">
+    <w:p w14:paraId="309C3FEE" w14:textId="67AA7578" w:rsidR="00D97100" w:rsidRPr="0091048F" w:rsidRDefault="5B24DDF7" w:rsidP="2663AA09">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="es-CL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
-      </w:pPr>
-[...34 lines deleted...]
-        <w:t>. Deben estar tal cual en DeCS o MESH y separados por punto y coma (;)</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>El contenido del resumen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007338B1" w:rsidRPr="0091048F" w:rsidRDefault="007338B1" w:rsidP="002238FC">
-[...33 lines deleted...]
-    <w:p w:rsidR="00D97100" w:rsidRPr="0091048F" w:rsidRDefault="00D97100" w:rsidP="00D97100">
+    <w:p w14:paraId="464E6778" w14:textId="7AE7B2AE" w:rsidR="00D97100" w:rsidRPr="0091048F" w:rsidRDefault="00D97100" w:rsidP="2663AA09">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D97100" w:rsidRPr="0091048F" w:rsidRDefault="00D97100" w:rsidP="00D97100">
+    <w:p w14:paraId="40EA43A4" w14:textId="50A21DFE" w:rsidR="00D97100" w:rsidRDefault="450F7AE2" w:rsidP="007338B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0091048F">
+          <w:lang w:val="es-CL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Introducción:</w:t>
+      </w:r>
+      <w:r w:rsidR="5EE992D1" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0091048F">
+      <w:r w:rsidR="7898933B" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CL"/>
+        </w:rPr>
+        <w:t>Presentación inicial del tema, antecedentes, puntos clave</w:t>
+      </w:r>
+      <w:r w:rsidR="0045016F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CL"/>
+        </w:rPr>
+        <w:t>. O</w:t>
+      </w:r>
+      <w:r w:rsidR="7898933B" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CL"/>
+        </w:rPr>
+        <w:t>bjetivo</w:t>
+      </w:r>
+      <w:r w:rsidR="0045016F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CL"/>
+        </w:rPr>
+        <w:t>: mencionar el objetivo</w:t>
+      </w:r>
+      <w:r w:rsidR="7898933B" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del estudio. </w:t>
+      </w:r>
+      <w:r w:rsidR="7898933B" w:rsidRPr="2663AA09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="0091048F">
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="5EE992D1" w:rsidRPr="2663AA09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="0091048F">
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="7898933B" w:rsidRPr="2663AA09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="0091048F">
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>ateriales y M</w:t>
+      </w:r>
+      <w:r w:rsidR="5EE992D1" w:rsidRPr="2663AA09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>étodos:</w:t>
+      </w:r>
+      <w:r w:rsidR="7898933B" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="7898933B" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CL"/>
+        </w:rPr>
+        <w:t>Mencionar diseño, instrumentos, participantes, análisis empleados</w:t>
+      </w:r>
+      <w:r w:rsidR="6BEAEB9E" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="5EE992D1" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Resultados:</w:t>
+      </w:r>
+      <w:r w:rsidR="7898933B" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="7898933B" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CL"/>
+        </w:rPr>
+        <w:t>Describir los principales hallazgos del estudio</w:t>
+      </w:r>
+      <w:r w:rsidR="5EE992D1" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="348E6DCF" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Discusi</w:t>
+      </w:r>
+      <w:r w:rsidR="3C3D03AF" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>ón:</w:t>
+      </w:r>
+      <w:r w:rsidR="7898933B" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="7898933B" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CL"/>
+        </w:rPr>
+        <w:t>lo más relevante comparado con otros estudios</w:t>
+      </w:r>
+      <w:r w:rsidR="3C3D03AF" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="5EE992D1" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Conclusi</w:t>
+      </w:r>
+      <w:r w:rsidR="3C3D03AF" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>ones</w:t>
+      </w:r>
+      <w:r w:rsidR="5EE992D1" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="7898933B" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CL"/>
+        </w:rPr>
+        <w:t>Consideraciones finales del estudio</w:t>
+      </w:r>
+      <w:r w:rsidR="0045016F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00D97100" w:rsidRPr="0091048F" w:rsidRDefault="00D97100" w:rsidP="002238FC">
+    <w:p w14:paraId="30C9857F" w14:textId="77777777" w:rsidR="0045016F" w:rsidRPr="0091048F" w:rsidRDefault="0045016F" w:rsidP="007338B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F74105" w:rsidRPr="00BB113F" w:rsidRDefault="00F74105" w:rsidP="002238FC">
+    <w:p w14:paraId="705FB67C" w14:textId="3610D567" w:rsidR="007338B1" w:rsidRPr="0091048F" w:rsidRDefault="7898933B" w:rsidP="006D4C44">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00BB113F">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="001A47B8" w:rsidRPr="00BB113F">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Debe tener en cuenta que los</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> subtítulos de los</w:t>
+      </w:r>
+      <w:r w:rsidR="0C94B263" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> apartados del resumen descritos en el párrafo anterior deben ir en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...73 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>negrita</w:t>
+      </w:r>
+      <w:r w:rsidR="763C479A" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB113F">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00F74105" w:rsidRPr="00BB113F" w:rsidRDefault="00F74105" w:rsidP="002238FC">
+    <w:p w14:paraId="22E8B38D" w14:textId="77777777" w:rsidR="007338B1" w:rsidRPr="0091048F" w:rsidRDefault="007338B1" w:rsidP="007338B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F11543" w:rsidRPr="0091048F" w:rsidRDefault="00F11543" w:rsidP="002238FC">
-[...21 lines deleted...]
-    <w:p w:rsidR="00D97100" w:rsidRPr="0091048F" w:rsidRDefault="00D97100" w:rsidP="002238FC">
+    <w:p w14:paraId="6DAB4BD9" w14:textId="77777777" w:rsidR="006916B3" w:rsidRDefault="006916B3" w:rsidP="006916B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="70AD47" w:themeColor="accent6"/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Palabras clave:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Entre 3 y 5 palabras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Deben expresar con precisión el contenido del trabajo. Tenga en cuenta las palabras clave con las que su trabajo sería identificado con facilidad por los buscadores de las bases de datos. Deben estar tal cual en DeCS o MESH y separados por punto y coma (;). Favor ubicar las palabras claves después de cada uno de los resúmenes.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="000A6BFC" w:rsidRPr="0091048F" w:rsidRDefault="00D97100" w:rsidP="002238FC">
+    <w:p w14:paraId="43BF389B" w14:textId="77777777" w:rsidR="006916B3" w:rsidRPr="0091048F" w:rsidRDefault="006916B3" w:rsidP="006916B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="70AD47" w:themeColor="accent6"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0091048F">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42D209E2" w14:textId="753B5C92" w:rsidR="000210F6" w:rsidRPr="0091048F" w:rsidRDefault="39221A20" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="001A47B8" w:rsidRPr="0091048F">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="0091048F">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C9A4354" w14:textId="0630A8C8" w:rsidR="000210F6" w:rsidRPr="0091048F" w:rsidRDefault="39221A20" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="0091048F">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="0091048F">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Introducción; Objetivo; Materiales y </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4C44">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="0091048F">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Métodos, Discusión, Conclusión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D96EC83" w14:textId="631FD898" w:rsidR="000210F6" w:rsidRPr="0091048F" w:rsidRDefault="39221A20" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Palabras Clave:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A47B8" w:rsidRPr="0091048F" w:rsidRDefault="00E94136" w:rsidP="001A47B8">
+    <w:p w14:paraId="19900E2F" w14:textId="4181043B" w:rsidR="000210F6" w:rsidRPr="0091048F" w:rsidRDefault="000210F6" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09FA668E" w14:textId="067807CC" w:rsidR="000210F6" w:rsidRPr="0091048F" w:rsidRDefault="450F7AE2" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5026CA40" w14:textId="6FED7DEF" w:rsidR="00D97100" w:rsidRPr="0091048F" w:rsidRDefault="00D97100" w:rsidP="00D97100">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-CO"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091048F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">;  ;  ;  ;  . </w:t>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Introduction:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Materials and Methods:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Results:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Discussion:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Conclusion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008212C2" w:rsidRPr="0091048F" w:rsidRDefault="008212C2" w:rsidP="001A47B8">
+    <w:p w14:paraId="0DAB1582" w14:textId="0DB7F449" w:rsidR="00F74105" w:rsidRPr="00BB113F" w:rsidRDefault="5DA4064C" w:rsidP="2663AA09">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-CO"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Keywords:</w:t>
+      </w:r>
+      <w:r w:rsidR="690CB1A4" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="001A47B8" w:rsidRPr="0091048F" w:rsidRDefault="001A47B8" w:rsidP="002238FC">
+    <w:p w14:paraId="7764C3DC" w14:textId="77777777" w:rsidR="00F74105" w:rsidRPr="00BB113F" w:rsidRDefault="00F74105" w:rsidP="002238FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FBAD27E" w14:textId="77777777" w:rsidR="00F11543" w:rsidRPr="0091048F" w:rsidRDefault="00F11543" w:rsidP="002238FC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-CO"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Resumo</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="001A47B8" w:rsidRPr="0091048F" w:rsidRDefault="001A47B8" w:rsidP="002238FC">
+    <w:p w14:paraId="05AC6A28" w14:textId="3F1541E5" w:rsidR="000A6BFC" w:rsidRPr="0091048F" w:rsidRDefault="00D97100" w:rsidP="002238FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Introdução:</w:t>
+      </w:r>
+      <w:r w:rsidR="001A47B8" w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Materiais e Métodos:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Resultados:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Discussão:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusaõ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4271404C" w14:textId="51E6B262" w:rsidR="001A47B8" w:rsidRDefault="542B1E8F" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Palavras</w:t>
+      </w:r>
+      <w:r w:rsidR="3BD6D8FF" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">have: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14BC6A28" w14:textId="77777777" w:rsidR="0045016F" w:rsidRDefault="0045016F" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10B5B284" w14:textId="3DD313F4" w:rsidR="001A47B8" w:rsidRPr="0091048F" w:rsidRDefault="1305066C" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Formato general del documento</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00AE5A14" w:rsidRDefault="00AE5A14" w:rsidP="009D06F7">
+    <w:p w14:paraId="258E30E5" w14:textId="77777777" w:rsidR="001A47B8" w:rsidRPr="0091048F" w:rsidRDefault="001A47B8" w:rsidP="002238FC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AF68AD8" w14:textId="30163221" w:rsidR="00AE5A14" w:rsidRDefault="00AE5A14" w:rsidP="009D06F7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="dashSmallGap" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="dashSmallGap" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="dashSmallGap" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE5A14">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Los trabajos a texto completo en español, portugués e inglés, en Microsoft Word, tamaño carta, a espacio y medio (interlineado 1,5), sin espacios adicionales entre párrafos y títulos. Tipo de letra: Times New Roman; tamaño: 12; con márgenes de 2,5 cm en los cuatro lados</w:t>
+        <w:t xml:space="preserve">Los trabajos a texto completo en español, portugués e </w:t>
+      </w:r>
+      <w:r w:rsidR="006916B3" w:rsidRPr="00AE5A14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:r w:rsidR="006916B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deben ser enviados</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE5A14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formato editable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE5A14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE5A14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Microsoft Word</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE5A14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamaño carta, a espacio </w:t>
+      </w:r>
+      <w:r w:rsidR="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sencillo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE5A14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sin espacios adicionales entre párrafos y títulos. </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fuente: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE5A14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tipo de letra: Times New Roman; tamaño: 12; con márgenes de 2,5 cm en los cuatro lados</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AE5A14" w:rsidRDefault="00AE5A14" w:rsidP="009D06F7">
+    <w:p w14:paraId="3F396F83" w14:textId="77777777" w:rsidR="00AE5A14" w:rsidRDefault="00AE5A14" w:rsidP="009D06F7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="dashSmallGap" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="dashSmallGap" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="dashSmallGap" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001A47B8" w:rsidRDefault="00AE5A14" w:rsidP="009D06F7">
+    <w:p w14:paraId="1977D5C6" w14:textId="2160DCDB" w:rsidR="001A47B8" w:rsidRDefault="00B36EBA" w:rsidP="2663AA09">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="dashSmallGap" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="dashSmallGap" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="dashSmallGap" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE5A14">
-[...7 lines deleted...]
-      <w:r w:rsidR="00D35049">
+      <w:r w:rsidRPr="00C02B35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Extensión</w:t>
+      </w:r>
+      <w:r w:rsidR="745AA6CB" w:rsidRPr="00C02B35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="745AA6CB" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Extensión máxima 5.000 palabras para artículos originales</w:t>
+      </w:r>
+      <w:r w:rsidR="088FD467" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, revisión, análisis de concepto</w:t>
+      </w:r>
+      <w:r w:rsidR="745AA6CB" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y 3.000 para artículos de re</w:t>
+      </w:r>
+      <w:r w:rsidR="088FD467" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>flexión</w:t>
+      </w:r>
+      <w:r w:rsidR="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, reporte de casos, narrativas y editoriales</w:t>
+      </w:r>
+      <w:r w:rsidR="745AA6CB" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="745AA6CB" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="088FD467" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Este número de palabras </w:t>
+      </w:r>
+      <w:r w:rsidR="7868A051" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>NO</w:t>
+      </w:r>
+      <w:r w:rsidR="088FD467" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> incluye, títulos, resúmenes, títulos, notas o contenido de tablas y figuras, referencias</w:t>
+      </w:r>
+      <w:r w:rsidR="745AA6CB" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidR="745AA6CB" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Redacci</w:t>
+      </w:r>
+      <w:r w:rsidR="077EE1B7" w:rsidRPr="2663AA09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ón impersonal en todo el texto </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AE5A14">
+      <w:r w:rsidR="745AA6CB" w:rsidRPr="2663AA09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y Abreviaturas explicadas dentro del texto la primera vez que se mencionen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AE5A14" w:rsidRPr="0091048F" w:rsidRDefault="00AE5A14" w:rsidP="009D06F7">
+    <w:p w14:paraId="2550D6F6" w14:textId="77777777" w:rsidR="00AE5A14" w:rsidRPr="0091048F" w:rsidRDefault="00AE5A14" w:rsidP="009D06F7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="dashSmallGap" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="dashSmallGap" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="dashSmallGap" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001A47B8" w:rsidRPr="0091048F" w:rsidRDefault="001A47B8" w:rsidP="009D06F7">
+    <w:p w14:paraId="29536087" w14:textId="093186BF" w:rsidR="001A47B8" w:rsidRPr="006666C5" w:rsidRDefault="001A47B8" w:rsidP="009D06F7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="dashSmallGap" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="dashSmallGap" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="dashSmallGap" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091048F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Para los títulos y subtítulos de la sección se debe emplear Negrita.  No uso de sangrías al inicio de cada párrafo.</w:t>
+        <w:t xml:space="preserve">Para los títulos y subtítulos de la sección se debe emplear Negrita.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00B36EBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006666C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sangrías al inicio de cada párrafo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A47B8" w:rsidRPr="0091048F" w:rsidRDefault="001A47B8" w:rsidP="009D06F7">
+    <w:p w14:paraId="7D848AA9" w14:textId="11CDC92D" w:rsidR="001A47B8" w:rsidRPr="0091048F" w:rsidRDefault="00B36EBA" w:rsidP="009D06F7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="dashSmallGap" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="dashSmallGap" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="dashSmallGap" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="001A47B8" w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uando el artículo tenga tablas o figuras, estas deben ir ubicadas en el </w:t>
+      </w:r>
+      <w:r w:rsidR="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>texto principal al finalizar el párrafo donde ha sido mencionada</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>, alineadas a la izquierda. N</w:t>
+      </w:r>
+      <w:r w:rsidR="001A47B8" w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>unca como anexo</w:t>
+      </w:r>
+      <w:r w:rsidR="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="001A47B8" w:rsidRPr="0091048F" w:rsidRDefault="001A47B8" w:rsidP="009D06F7">
+    <w:p w14:paraId="60C875BF" w14:textId="77777777" w:rsidR="00497B96" w:rsidRPr="0091048F" w:rsidRDefault="00497B96" w:rsidP="009D06F7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="dashSmallGap" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="dashSmallGap" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="dashSmallGap" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0091048F">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00497B96" w:rsidRPr="0091048F" w:rsidRDefault="00497B96" w:rsidP="009D06F7">
+    <w:p w14:paraId="68C18AA7" w14:textId="5EE93732" w:rsidR="001A47B8" w:rsidRPr="00B36EBA" w:rsidRDefault="371ADAB5" w:rsidP="00B36EBA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="dashSmallGap" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="dashSmallGap" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="dashSmallGap" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El máximo </w:t>
+      </w:r>
+      <w:r w:rsidR="00B36EBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>porcentaje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="78E92EAE" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>de similitud permitido</w:t>
+      </w:r>
+      <w:r w:rsidR="2B1E039B" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y de uso de inteligencia artific</w:t>
+      </w:r>
+      <w:r w:rsidR="00B36EBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="2B1E039B" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r w:rsidR="78E92EAE" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es del 20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00497B96" w:rsidRPr="0091048F" w:rsidRDefault="00497B96" w:rsidP="009D06F7">
-[...9 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="63F119E2" w14:textId="77777777" w:rsidR="001A47B8" w:rsidRPr="0091048F" w:rsidRDefault="001A47B8" w:rsidP="002238FC">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0091048F">
-[...25 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="001A47B8" w:rsidRPr="0091048F" w:rsidRDefault="001A47B8" w:rsidP="001A47B8">
-[...19 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="2891D2A9" w14:textId="66C98021" w:rsidR="00B36EBA" w:rsidRPr="0091048F" w:rsidRDefault="00B36EBA" w:rsidP="00B36EBA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Contenido del texto principal</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00C67ABF" w:rsidRPr="0091048F" w:rsidRDefault="007F3EA9" w:rsidP="002238FC">
+    <w:p w14:paraId="12325C09" w14:textId="77777777" w:rsidR="00B36EBA" w:rsidRDefault="00B36EBA" w:rsidP="002238FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0091048F">
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00EE2E58" w:rsidRPr="0091048F" w:rsidRDefault="00EE2E58" w:rsidP="002238FC">
+    <w:p w14:paraId="337ADE8D" w14:textId="71C0F2DF" w:rsidR="00C67ABF" w:rsidRPr="0091048F" w:rsidRDefault="78E92EAE" w:rsidP="002238FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Introducción</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="001A47B8" w:rsidRPr="0091048F" w:rsidRDefault="001A47B8" w:rsidP="002238FC">
+    <w:p w14:paraId="41FF9767" w14:textId="77777777" w:rsidR="001A47B8" w:rsidRPr="0091048F" w:rsidRDefault="001A47B8" w:rsidP="002238FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001A47B8" w:rsidRPr="0091048F" w:rsidRDefault="00F627CF" w:rsidP="001A47B8">
+    <w:p w14:paraId="056023F6" w14:textId="2E70BD05" w:rsidR="001A47B8" w:rsidRPr="0091048F" w:rsidRDefault="00B36EBA" w:rsidP="001A47B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0091048F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Para </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001A47B8" w:rsidRPr="0091048F">
+        <w:t xml:space="preserve">Texto con la intención de </w:t>
+      </w:r>
+      <w:r w:rsidR="690CB1A4" w:rsidRPr="0091048F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>contextualizar al lector sobre el contenido del artículo,</w:t>
       </w:r>
-      <w:r w:rsidR="001A47B8" w:rsidRPr="0091048F">
-[...49 lines deleted...]
-          <w:rStyle w:val="Textoennegrita"/>
+      <w:r w:rsidR="690CB1A4" w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Implica una recapitulación de la temática a desarrollar, los avances teóricos y antecedentes investigativos que sustentan el trabajo desarrollado en el artículo. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Incluye </w:t>
+      </w:r>
+      <w:r w:rsidR="690CB1A4" w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>la relevancia de lo trabajado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, usando documentos citados. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Se citan con números consecutivos en superíndice según el orden de aparición en el texto en color azul</w:t>
+        <w:t>Se citan con números consecutivos en superíndice sin paréntesis según el orden de aparición en el texto en color azul</w:t>
       </w:r>
       <w:r w:rsidRPr="0091048F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>. Ejemplo</w:t>
       </w:r>
       <w:r w:rsidRPr="0091048F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="0091048F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, siguiendo el formato Vancouver</w:t>
       </w:r>
       <w:r w:rsidRPr="0091048F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="0091048F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A</w:t>
+      </w:r>
+      <w:r w:rsidR="690CB1A4" w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l </w:t>
+      </w:r>
+      <w:r w:rsidR="5F36FFFD" w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>final</w:t>
+      </w:r>
+      <w:r w:rsidR="690CB1A4" w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de esta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sección</w:t>
+      </w:r>
+      <w:r w:rsidR="690CB1A4" w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se menciona el ob</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jetivo</w:t>
+      </w:r>
+      <w:r w:rsidR="690CB1A4" w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="001A47B8" w:rsidRPr="0091048F" w:rsidRDefault="001A47B8" w:rsidP="002238FC">
+    <w:p w14:paraId="54504A2A" w14:textId="77777777" w:rsidR="001A47B8" w:rsidRPr="0091048F" w:rsidRDefault="001A47B8" w:rsidP="002238FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001A47B8" w:rsidRPr="0091048F" w:rsidRDefault="001A47B8" w:rsidP="002238FC">
+    <w:p w14:paraId="7125191A" w14:textId="053A2D58" w:rsidR="00447293" w:rsidRPr="0091048F" w:rsidRDefault="78E92EAE" w:rsidP="2663AA09">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Materiales y Métodos </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00447293" w:rsidRPr="0091048F" w:rsidRDefault="00447293" w:rsidP="002238FC">
+    <w:p w14:paraId="3740F28E" w14:textId="77777777" w:rsidR="00FD674B" w:rsidRPr="0091048F" w:rsidRDefault="00FD674B" w:rsidP="002238FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00447293" w:rsidRPr="0091048F" w:rsidRDefault="007F3EA9" w:rsidP="002238FC">
+    <w:p w14:paraId="3881770A" w14:textId="7B8D58E4" w:rsidR="00F627CF" w:rsidRPr="007464B0" w:rsidRDefault="5F36FFFD" w:rsidP="29138E69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Se deben describir el diseño del estudio</w:t>
+      </w:r>
+      <w:r w:rsidR="00B53FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, el paradigma investigativo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, las características de la población en la cual se realizó, los grupos que se conformaron y la forma en cómo se llegó a su </w:t>
+      </w:r>
+      <w:r w:rsidR="00B53FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>muestreo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, se describen todas las técnicas, los elementos e instrumentos que se utilizaron durante la realización del trab</w:t>
+      </w:r>
+      <w:r w:rsidR="00B53FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ajo, los criterios de selección</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y descripción de los participantes</w:t>
+      </w:r>
+      <w:r w:rsidR="00846662">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, incluyendo forma de anonimización usada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="3DDAE2B2" w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="3DDAE2B2" w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los autores deben estructurar y reportar su manuscrito siguiendo las directrices internacionales correspondientes al tipo de estudio realizado. Para ello, se exige adjuntar la lista de verificación (checklist) adecuada, disponible en la plataforma </w:t>
+      </w:r>
+      <w:r w:rsidR="3DDAE2B2" w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Materiales y Métodos </w:t>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>EQUATOR Network</w:t>
+      </w:r>
+      <w:r w:rsidR="3DDAE2B2" w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (por ejemplo, CONSORT para ensayos clínicos, STROBE para estudios observacionales o PRISMA para revisiones sistemáticas</w:t>
+      </w:r>
+      <w:r w:rsidR="5154B626" w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, reporte de casos CARE</w:t>
+      </w:r>
+      <w:r w:rsidR="5013142B" w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, estudios cualitativos COREQ o SRQR</w:t>
+      </w:r>
+      <w:r w:rsidR="3DDAE2B2" w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>). El documento completado debe enviarse como archivo complementario junto con el manuscrito.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD674B" w:rsidRPr="0091048F" w:rsidRDefault="00FD674B" w:rsidP="002238FC">
+    <w:p w14:paraId="4BB7B7E9" w14:textId="652F696D" w:rsidR="00F627CF" w:rsidRPr="007464B0" w:rsidRDefault="00F627CF" w:rsidP="29138E69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:lang w:val="es-CO"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F627CF" w:rsidRPr="0091048F" w:rsidRDefault="00F627CF" w:rsidP="002238FC">
+    <w:p w14:paraId="4E1FA328" w14:textId="2C3AFB6D" w:rsidR="00F627CF" w:rsidRPr="00846662" w:rsidRDefault="001D3FB2" w:rsidP="2663AA09">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Se deben describir el diseño del estudio, las características de la población en la cual se realizó, los grupos que se conformaron y la forma en cómo se llegó a su construcción, se describen todas las técnicas, los elementos e instrumentos que se utilizaron durante la realización del trabajo, la selección y descripción de los participantes. Se deben describir los métodos y/o estrategias para llegar a los resultados y a su interpretación. Especifique software estadístico y las versiones usadas.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00313262" w:rsidRPr="0091048F">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Finalmente refiere los aspectos Eticos (normas que cumple y comité de bioética que aprobó, mencionando el número de registro o acta)</w:t>
+        <w:t xml:space="preserve">Se </w:t>
+      </w:r>
+      <w:r w:rsidR="5F36FFFD" w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>deben describir los métodos y/o estrategias</w:t>
+      </w:r>
+      <w:r w:rsidR="00B53FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> analíticas </w:t>
+      </w:r>
+      <w:r w:rsidR="5F36FFFD" w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>para llegar a los resultados y a su interpretación. Especifique software estadístico y las versiones usadas.</w:t>
+      </w:r>
+      <w:r w:rsidR="4E317A06" w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>La revista exige elemento de ciencia abierta, dentro de esto</w:t>
+      </w:r>
+      <w:r w:rsidR="00846662">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>s se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> solicita a</w:t>
+      </w:r>
+      <w:r w:rsidR="0AF8DBB8" w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gregar </w:t>
+      </w:r>
+      <w:r w:rsidR="00846662">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el Data-set </w:t>
+      </w:r>
+      <w:r w:rsidR="00846662">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en un repositorio público</w:t>
+      </w:r>
+      <w:r w:rsidR="00846662">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, con </w:t>
+      </w:r>
+      <w:r w:rsidR="5406DFA2" w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>datos relacionado</w:t>
+      </w:r>
+      <w:r w:rsidR="00846662">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s con los hallazgos reportados en </w:t>
+      </w:r>
+      <w:r w:rsidR="5406DFA2" w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el manuscrito </w:t>
+      </w:r>
+      <w:r w:rsidR="0FE19A0D" w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(conjunto de datos tabulados o una única base de datos (archivos Excel .xls, .xlsx, xlsm), transcripción de entrevistas, videos, imágenes</w:t>
+      </w:r>
+      <w:r w:rsidR="00846662">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B53FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="0C4A4538" w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se recomienda el uso de:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F627CF" w:rsidRPr="0091048F" w:rsidRDefault="00F627CF" w:rsidP="002238FC">
+    <w:p w14:paraId="66CEEAAA" w14:textId="16B4BC2B" w:rsidR="00F627CF" w:rsidRPr="007464B0" w:rsidRDefault="00F627CF" w:rsidP="2663AA09">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:lang w:val="es-CO"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00447293" w:rsidRPr="0091048F" w:rsidRDefault="00447293" w:rsidP="002238FC">
+    <w:p w14:paraId="1F3669B4" w14:textId="359C72AA" w:rsidR="00F627CF" w:rsidRPr="007464B0" w:rsidRDefault="0C4A4538" w:rsidP="2663AA09">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mendeley Data: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="007464B0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://data.mendeley.com/</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00447293" w:rsidRPr="0091048F" w:rsidRDefault="007F3EA9" w:rsidP="002238FC">
+    <w:p w14:paraId="1B992E93" w14:textId="05B97412" w:rsidR="00F627CF" w:rsidRPr="007464B0" w:rsidRDefault="0C4A4538" w:rsidP="2663AA09">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...13 lines deleted...]
-        <w:t>Resultados</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Dataverse Project: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="007464B0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://dataverse.org/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00202DFA" w:rsidRPr="0091048F" w:rsidRDefault="00202DFA" w:rsidP="002238FC">
+    <w:p w14:paraId="296909E2" w14:textId="2EB83D89" w:rsidR="00F627CF" w:rsidRPr="007464B0" w:rsidRDefault="0C4A4538" w:rsidP="2663AA09">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dryad: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="007464B0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://da</w:t>
+        </w:r>
+        <w:r w:rsidR="5A02978B" w:rsidRPr="007464B0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>tadryad.org/stash</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="5A02978B" w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00313262" w:rsidRPr="0091048F" w:rsidRDefault="00313262" w:rsidP="002238FC">
+    <w:p w14:paraId="2936F4D8" w14:textId="16172C0F" w:rsidR="00F627CF" w:rsidRPr="007464B0" w:rsidRDefault="0C4A4538" w:rsidP="2663AA09">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-CO"/>
-[...27 lines deleted...]
-        <w:t>No repita todos los datos de las tablas o figuras en el texto, destaque o resuma sólo las observaciones más relevantes.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Figshare</w:t>
+      </w:r>
+      <w:r w:rsidR="2DFB083F" w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidR="2DFB083F" w:rsidRPr="007464B0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://figshare.com/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="2DFB083F" w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00313262" w:rsidRPr="0091048F" w:rsidRDefault="00313262" w:rsidP="002238FC">
+    <w:p w14:paraId="2805E483" w14:textId="2EAE6758" w:rsidR="00F627CF" w:rsidRPr="007464B0" w:rsidRDefault="0C4A4538" w:rsidP="2663AA09">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-CO"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zenodo</w:t>
+      </w:r>
+      <w:r w:rsidR="3CF97884" w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidR="3CF97884" w:rsidRPr="007464B0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://zenodo.org/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="3CF97884" w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00FA51BA" w:rsidRPr="0091048F" w:rsidRDefault="00FA51BA" w:rsidP="002238FC">
+    <w:p w14:paraId="2CBEAD13" w14:textId="20ABE13B" w:rsidR="00F627CF" w:rsidRPr="007464B0" w:rsidRDefault="0C4A4538" w:rsidP="2663AA09">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-CO"/>
-[...23 lines deleted...]
-          <w:rStyle w:val="nfasis"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>EMBL.EBI</w:t>
+      </w:r>
+      <w:r w:rsidR="749F47AC" w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidR="749F47AC" w:rsidRPr="007464B0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://www.ebi.ac.uk/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="749F47AC" w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47012F67" w14:textId="477804CD" w:rsidR="00F627CF" w:rsidRPr="007464B0" w:rsidRDefault="00F627CF" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51A61205" w14:textId="208A9EA3" w:rsidR="00F627CF" w:rsidRPr="007464B0" w:rsidRDefault="00846662" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>máximo de seis (6) tablas y/o figuras.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0091048F">
+        <w:t>Finalmente incluye la descripción de la</w:t>
+      </w:r>
+      <w:r w:rsidR="4E317A06" w:rsidRPr="007464B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D47AD1" w:rsidRPr="00D47AD1">
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Un máximo de seis (6) tablas y/o figuras. Deben llevar la numeración, un título encima, corto, preciso y citar la fuente si no es de autoría propia. Verifique que este citada en el texto y debe aparecer cerca donde se mencionan. En las notas al pie de la tabla o figura todas las explicaciones que se necesiten (abreviaturas, símbolos, prueba estadística utilizadas para el cálculo del valor p). En los datos de porcentajes, para los decimales (presentar dos decimales y el “n” en paréntesis) si el texto está en español se usa la coma, ej: 23,27%(74) y si está en ingles el punto ej: 23.27%(74). Las Figuras deben ser presentadas en un formato original que permita su posterior maquetación (no como imagen), deben ser tan auto-explicativas como sea posible.</w:t>
+        <w:t>consideraciones</w:t>
+      </w:r>
+      <w:r w:rsidR="4E317A06" w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Ética</w:t>
+      </w:r>
+      <w:r w:rsidR="01BED7F0" w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Aplicación de los principios éticos, cumplimiento de </w:t>
+      </w:r>
+      <w:r w:rsidR="4E317A06" w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>norma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>tiva</w:t>
+      </w:r>
+      <w:r w:rsidR="4E317A06" w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">internacionales y locales, aprobación de comité de </w:t>
+      </w:r>
+      <w:r w:rsidR="4E317A06" w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ética</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o institucionales,</w:t>
+      </w:r>
+      <w:r w:rsidR="4E317A06" w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mencionan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do el número de registro o acta. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA51BA" w:rsidRPr="0091048F" w:rsidRDefault="00FA51BA" w:rsidP="002238FC">
+    <w:p w14:paraId="6B0E1AE3" w14:textId="77777777" w:rsidR="00F627CF" w:rsidRPr="007464B0" w:rsidRDefault="00F627CF" w:rsidP="002238FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00265301" w:rsidRPr="0091048F" w:rsidRDefault="00265301" w:rsidP="002238FC">
+    <w:p w14:paraId="506B2EA6" w14:textId="77777777" w:rsidR="00447293" w:rsidRPr="007464B0" w:rsidRDefault="007F3EA9" w:rsidP="002238FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Resultados</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00447293" w:rsidRPr="0091048F" w:rsidRDefault="007F3EA9" w:rsidP="002238FC">
+    <w:p w14:paraId="3AE96607" w14:textId="77777777" w:rsidR="00202DFA" w:rsidRPr="007464B0" w:rsidRDefault="00202DFA" w:rsidP="002238FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0091048F">
-[...18 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="0064260E" w:rsidRPr="0091048F" w:rsidRDefault="0064260E" w:rsidP="002238FC">
+    <w:p w14:paraId="26FBFE93" w14:textId="033444B2" w:rsidR="00313262" w:rsidRPr="007464B0" w:rsidRDefault="006916B3" w:rsidP="002238FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00846662" w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">os resultados obtenidos </w:t>
+      </w:r>
+      <w:r w:rsidR="00846662">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r w:rsidR="00313262" w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deben presentar de manera lógica y cronológica</w:t>
+      </w:r>
+      <w:r w:rsidR="00846662">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, mostrando coherencia con la aplicación de</w:t>
+      </w:r>
+      <w:r w:rsidR="00313262" w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los métodos de que se describieron en el ítem anterior, para esto se pueden </w:t>
+      </w:r>
+      <w:r w:rsidR="00313262" w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>utilizar un máximo de 6 tablas, figuras y/o gráficos</w:t>
+      </w:r>
+      <w:r w:rsidR="00D334FF" w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00313262" w:rsidRPr="007464B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>No repita todos los datos de las tablas o figuras en el texto, destaque o resuma las observaciones más relevantes.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00313262" w:rsidRPr="0091048F" w:rsidRDefault="00313262" w:rsidP="002238FC">
+    <w:p w14:paraId="2C6213B0" w14:textId="77777777" w:rsidR="00313262" w:rsidRPr="007464B0" w:rsidRDefault="00313262" w:rsidP="002238FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0091048F">
-[...32 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00313262" w:rsidRPr="0091048F" w:rsidRDefault="00313262" w:rsidP="002238FC">
+    <w:p w14:paraId="1423159D" w14:textId="22959E27" w:rsidR="00FA51BA" w:rsidRPr="0091048F" w:rsidRDefault="5FD92B38" w:rsidP="2663AA09">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Las Tablas y Figuras. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>máximo</w:t>
+      </w:r>
+      <w:r w:rsidR="00846662">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de seis (6) tablas y/o figuras, </w:t>
+      </w:r>
+      <w:r w:rsidR="00846662">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="14C87497" w:rsidRPr="00D47AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>eben llevar la numeración</w:t>
+      </w:r>
+      <w:r w:rsidR="2FF24A60" w:rsidRPr="00D47AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> así: </w:t>
+      </w:r>
+      <w:r w:rsidR="2FF24A60" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tabla 1. </w:t>
+      </w:r>
+      <w:r w:rsidR="2FF24A60" w:rsidRPr="00D47AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidR="2FF24A60" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Figura 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="14C87497" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="447D074F" w:rsidRPr="00D47AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el </w:t>
+      </w:r>
+      <w:r w:rsidR="14C87497" w:rsidRPr="00D47AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>título</w:t>
+      </w:r>
+      <w:r w:rsidR="3685B80C" w:rsidRPr="00D47AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la tabla va ubicado en la parte superior de la misma y en las figuras el título debe i</w:t>
+      </w:r>
+      <w:r w:rsidR="1A4EE60F" w:rsidRPr="00D47AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>r en la parte inferior en negrita. Los títulos deben ser</w:t>
+      </w:r>
+      <w:r w:rsidR="14C87497" w:rsidRPr="00D47AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> corto</w:t>
+      </w:r>
+      <w:r w:rsidR="18A335D8" w:rsidRPr="00D47AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="14C87497" w:rsidRPr="00D47AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, preciso</w:t>
+      </w:r>
+      <w:r w:rsidR="5A317CD8" w:rsidRPr="00D47AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="14C87497" w:rsidRPr="00D47AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y citar la fuente si no es de autoría propia. Verifique que est</w:t>
+      </w:r>
+      <w:r w:rsidR="006916B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidR="14C87497" w:rsidRPr="00D47AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> citada en el texto </w:t>
+      </w:r>
+      <w:r w:rsidR="1672BDAC" w:rsidRPr="00D47AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Ver Tabla o Figura; En la Figura 1. o Tabla 1.) </w:t>
+      </w:r>
+      <w:r w:rsidR="14C87497" w:rsidRPr="00D47AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>y debe</w:t>
+      </w:r>
+      <w:r w:rsidR="006916B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>n ir mencionadas antes de agregarlas al texto.</w:t>
+      </w:r>
+      <w:r w:rsidR="14C87497" w:rsidRPr="00D47AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="001D3E8F" w:rsidRPr="0091048F" w:rsidRDefault="001D3E8F" w:rsidP="002238FC">
+    <w:p w14:paraId="7B848F8E" w14:textId="2B717BC1" w:rsidR="00FA51BA" w:rsidRPr="0091048F" w:rsidRDefault="00FA51BA" w:rsidP="2663AA09">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:lang w:val="es-CO"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00447293" w:rsidRPr="0091048F" w:rsidRDefault="007F3EA9" w:rsidP="002238FC">
+    <w:p w14:paraId="67A18C48" w14:textId="07958FB0" w:rsidR="00FA51BA" w:rsidRPr="0091048F" w:rsidRDefault="14C87497" w:rsidP="29138E69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D47AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>En las notas al pie de la tabla o figura</w:t>
+      </w:r>
+      <w:r w:rsidR="00846662">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="4CDEE95A" w:rsidRPr="00D47AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> debe registrar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D47AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> todas las explicaciones que se necesiten (</w:t>
+      </w:r>
+      <w:r w:rsidR="17060CA7" w:rsidRPr="00D47AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">describir las </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D47AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>abreviaturas, símbolos, prueba</w:t>
+      </w:r>
+      <w:r w:rsidR="00846662">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D47AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> estadística</w:t>
+      </w:r>
+      <w:r w:rsidR="00846662">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D47AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utilizadas para el cálculo del valor p</w:t>
+      </w:r>
+      <w:r w:rsidR="00846662">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> u</w:t>
+      </w:r>
+      <w:r w:rsidR="2B3BA7AC" w:rsidRPr="00D47AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> otros estadísticos utilizados</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D47AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>). En los datos</w:t>
+      </w:r>
+      <w:r w:rsidR="00846662">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> propios, los</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D47AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> porcentajes,</w:t>
+      </w:r>
+      <w:r w:rsidR="00846662">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se deben </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D47AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>presentar</w:t>
+      </w:r>
+      <w:r w:rsidR="00846662">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D47AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dos decimales </w:t>
+      </w:r>
+      <w:r w:rsidR="001D3FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SIN aproximaciones </w:t>
+      </w:r>
+      <w:r w:rsidR="00846662">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>y el “n” en paréntesis (%(n)),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D47AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> si el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Conclusiones </w:t>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D47AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> está en español</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2A87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y portugués</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D47AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se usa la coma, ej: 23,27%</w:t>
+      </w:r>
+      <w:r w:rsidR="0DF9D6B1" w:rsidRPr="00D47AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D47AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>(74) y si está en ingles el punto ej: 23</w:t>
+      </w:r>
+      <w:r w:rsidR="4EE8A5C6" w:rsidRPr="00D47AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D47AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>27%</w:t>
+      </w:r>
+      <w:r w:rsidR="75708C6E" w:rsidRPr="00D47AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D47AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(74). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F746AE" w:rsidRPr="0091048F" w:rsidRDefault="00F746AE" w:rsidP="002238FC">
+    <w:p w14:paraId="00CB283A" w14:textId="2F9D4464" w:rsidR="00FA51BA" w:rsidRPr="0091048F" w:rsidRDefault="00FA51BA" w:rsidP="29138E69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-          <w:lang w:val="es-CO"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00313262" w:rsidRPr="0091048F" w:rsidRDefault="00313262" w:rsidP="002238FC">
+    <w:p w14:paraId="2B280E78" w14:textId="00C046D6" w:rsidR="00FA51BA" w:rsidRPr="0091048F" w:rsidRDefault="65E384FE" w:rsidP="29138E69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...13 lines deleted...]
-        <w:t>En esta sección se expresan las opiniones y los conceptos, sustentados en los resultados, a los que llegan después de realizar la discusión. Evite reclamar prioridad o aludir a que el trabajo no ha sido completado. Declare nuevas hipótesis cuando estén justificadas, pero dejando claro que se trata de hipótesis.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="29138E69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Las Figuras deben ser presentadas en un formato original</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2A87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> editable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="29138E69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que permita su posterior maquetación (no como imagen), sin embargo, deben ir alineadas con el texto. Estas deben ser tan auto explicativas como sea posible. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="29138E69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00313262" w:rsidRPr="0091048F" w:rsidRDefault="00313262" w:rsidP="002238FC">
+    <w:p w14:paraId="79D370D2" w14:textId="31A8C733" w:rsidR="00FA51BA" w:rsidRPr="0091048F" w:rsidRDefault="00FA51BA" w:rsidP="2663AA09">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B6971" w:rsidRPr="0091048F" w:rsidRDefault="002B6971" w:rsidP="002238FC">
+    <w:p w14:paraId="7F72E93A" w14:textId="2A817B6D" w:rsidR="2663AA09" w:rsidRDefault="5E8AF43E" w:rsidP="2663AA09">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00D47AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Ejemplo:</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00447293" w:rsidRPr="0091048F" w:rsidRDefault="00447293" w:rsidP="002238FC">
+    <w:p w14:paraId="05136CE8" w14:textId="77777777" w:rsidR="005C2C3B" w:rsidRPr="005C2C3B" w:rsidRDefault="005C2C3B" w:rsidP="2663AA09">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DE0C7B" w:rsidRPr="0091048F" w:rsidRDefault="00DE0C7B" w:rsidP="002238FC">
+    <w:p w14:paraId="69985E8A" w14:textId="5526567E" w:rsidR="5CA247FE" w:rsidRDefault="5CA247FE" w:rsidP="2663AA09">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...21 lines deleted...]
-        <w:t>referirlos, en caso de no tener manifestarlos</w:t>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tabla 1. Variables demográficas</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2A87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de pacientes, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n=</w:t>
+      </w:r>
+      <w:r w:rsidR="4AF04A70" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>37</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D97100" w:rsidRPr="0091048F" w:rsidRDefault="00D97100" w:rsidP="002238FC">
+    <w:p w14:paraId="43060AFB" w14:textId="2A56F742" w:rsidR="2663AA09" w:rsidRDefault="2663AA09" w:rsidP="2663AA09">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:lang w:val="es-CO"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FA51BA" w:rsidRPr="0091048F" w:rsidRDefault="00AA5C24" w:rsidP="00FA51BA">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tblBorders>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3000"/>
+        <w:gridCol w:w="2580"/>
+        <w:gridCol w:w="2295"/>
+        <w:gridCol w:w="1515"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="2663AA09" w14:paraId="13D452EA" w14:textId="77777777" w:rsidTr="29138E69">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0DF5A6F1" w14:textId="6EB8CFCE" w:rsidR="5CA247FE" w:rsidRDefault="5CA247FE" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Variables</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19F4F823" w14:textId="463F08E9" w:rsidR="5CA247FE" w:rsidRDefault="5CA247FE" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sin depresión</w:t>
+            </w:r>
+            <w:r w:rsidR="1A909B49" w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="3C0F09B1" w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n=16</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="739C915C" w14:textId="75C747A3" w:rsidR="5CA247FE" w:rsidRDefault="5CA247FE" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>% (n)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2295" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B2106F2" w14:textId="4DA7EC6D" w:rsidR="5CA247FE" w:rsidRDefault="5CA247FE" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Con depresión</w:t>
+            </w:r>
+            <w:r w:rsidR="7109FCD2" w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="54551BD2" w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n=21</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FC58C30" w14:textId="54796995" w:rsidR="5CA247FE" w:rsidRDefault="5CA247FE" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>% (n)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1515" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CF15122" w14:textId="2EF3CADF" w:rsidR="5CA247FE" w:rsidRDefault="5CA247FE" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Valor p</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="2663AA09" w14:paraId="7D0B797C" w14:textId="77777777" w:rsidTr="29138E69">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02B09FC9" w14:textId="20CF5A4D" w:rsidR="5CA247FE" w:rsidRDefault="5CA247FE" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sexo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5013948C" w14:textId="67E00E42" w:rsidR="2663AA09" w:rsidRDefault="2663AA09" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2295" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C7DCD42" w14:textId="67E00E42" w:rsidR="2663AA09" w:rsidRDefault="2663AA09" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1515" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70B83429" w14:textId="16AE31F3" w:rsidR="1E349E2A" w:rsidRDefault="1E349E2A" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="001B7A24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>612</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="2663AA09" w14:paraId="29D2967B" w14:textId="77777777" w:rsidTr="29138E69">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6941753A" w14:textId="0045FDAC" w:rsidR="5CA247FE" w:rsidRDefault="5CA247FE" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:ind w:firstLine="708"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Masculino</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2580" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74143A07" w14:textId="4287EE83" w:rsidR="01277513" w:rsidRDefault="01277513" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+            <w:r w:rsidR="001B7A24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>50 (6)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BF730FE" w14:textId="71F4F69F" w:rsidR="11A05309" w:rsidRDefault="11A05309" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>42</w:t>
+            </w:r>
+            <w:r w:rsidR="001B7A24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>85 (9)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1515" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="390FEB3E" w14:textId="67E00E42" w:rsidR="2663AA09" w:rsidRDefault="2663AA09" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="2663AA09" w14:paraId="1A59C3DC" w14:textId="77777777" w:rsidTr="29138E69">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E9A563D" w14:textId="7E822C0A" w:rsidR="5CA247FE" w:rsidRDefault="5CA247FE" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:ind w:firstLine="708"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Femenino</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2580" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="723952BB" w14:textId="49E378FB" w:rsidR="51D691B5" w:rsidRDefault="51D691B5" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>56</w:t>
+            </w:r>
+            <w:r w:rsidR="001B7A24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>25 (9)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41ED7DCC" w14:textId="74721408" w:rsidR="5F989AF7" w:rsidRDefault="5F989AF7" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>52</w:t>
+            </w:r>
+            <w:r w:rsidR="001B7A24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>38 (11)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1515" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF5F37F" w14:textId="67E00E42" w:rsidR="2663AA09" w:rsidRDefault="2663AA09" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="2663AA09" w14:paraId="76FF68B8" w14:textId="77777777" w:rsidTr="29138E69">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="700F4C8B" w14:textId="3C25E95C" w:rsidR="390290ED" w:rsidRDefault="390290ED" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Edad - M ± DE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2580" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63DF0FEF" w14:textId="2F778AFC" w:rsidR="36A726DB" w:rsidRDefault="36A726DB" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>46</w:t>
+            </w:r>
+            <w:r w:rsidR="001B7A24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>120 ± 9</w:t>
+            </w:r>
+            <w:r w:rsidR="001B7A24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>340</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="228DA031" w14:textId="21980550" w:rsidR="36A726DB" w:rsidRDefault="36A726DB" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>41</w:t>
+            </w:r>
+            <w:r w:rsidR="001B7A24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>390 ± 7</w:t>
+            </w:r>
+            <w:r w:rsidR="001B7A24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>820</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1515" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="137095E7" w14:textId="76826311" w:rsidR="14BF32E3" w:rsidRDefault="14BF32E3" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="001B7A24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>041</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="2663AA09" w14:paraId="3033AE7F" w14:textId="77777777" w:rsidTr="29138E69">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B113BE6" w14:textId="42B3B2B8" w:rsidR="5CA247FE" w:rsidRDefault="5CA247FE" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nivel Educativo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2580" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A52991E" w14:textId="67E00E42" w:rsidR="2663AA09" w:rsidRDefault="2663AA09" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75A15749" w14:textId="67E00E42" w:rsidR="2663AA09" w:rsidRDefault="2663AA09" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1515" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E73B613" w14:textId="68C3EBA5" w:rsidR="296467D8" w:rsidRDefault="296467D8" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="001B7A24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="2663AA09" w14:paraId="0A4FBC01" w14:textId="77777777" w:rsidTr="29138E69">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A9EE976" w14:textId="01B5A4F1" w:rsidR="5CA247FE" w:rsidRDefault="5CA247FE" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:ind w:firstLine="708"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Primaria</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2580" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A4A39A9" w14:textId="490F5326" w:rsidR="1614BDE0" w:rsidRDefault="1614BDE0" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>56</w:t>
+            </w:r>
+            <w:r w:rsidR="001B7A24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>25 (9)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A1B608E" w14:textId="49E4CBDB" w:rsidR="69EC12B9" w:rsidRDefault="69EC12B9" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r w:rsidR="001B7A24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>80 (5)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1515" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32B844B6" w14:textId="32A76BCE" w:rsidR="2663AA09" w:rsidRDefault="2663AA09" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="2663AA09" w14:paraId="356B1F06" w14:textId="77777777" w:rsidTr="29138E69">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20476895" w14:textId="549B31F9" w:rsidR="5CA247FE" w:rsidRDefault="5CA247FE" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:ind w:firstLine="708"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Secundaria</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2580" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16735755" w14:textId="28497DB1" w:rsidR="42AEF81C" w:rsidRDefault="42AEF81C" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+            <w:r w:rsidR="001B7A24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>25 (5)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5081870A" w14:textId="720D3041" w:rsidR="2CD4D200" w:rsidRDefault="2CD4D200" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>47</w:t>
+            </w:r>
+            <w:r w:rsidR="001B7A24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>61 (10)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1515" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EB9F53A" w14:textId="1EC78222" w:rsidR="2663AA09" w:rsidRDefault="2663AA09" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="2663AA09" w14:paraId="69352E62" w14:textId="77777777" w:rsidTr="29138E69">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="615DAF11" w14:textId="0B24387A" w:rsidR="5CA247FE" w:rsidRDefault="5CA247FE" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:ind w:firstLine="708"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Estudios superiores</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2580" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37D69072" w14:textId="68FD170E" w:rsidR="0C18E264" w:rsidRDefault="0C18E264" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="001B7A24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>50 (2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="662FE269" w14:textId="19BAC915" w:rsidR="7D852B0B" w:rsidRDefault="7D852B0B" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+            <w:r w:rsidR="001B7A24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2663AA09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>57 (6)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1515" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23C9C1B3" w14:textId="64823DBD" w:rsidR="2663AA09" w:rsidRDefault="2663AA09" w:rsidP="2663AA09">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5E818AEC" w14:textId="6DFE4C70" w:rsidR="26D80433" w:rsidRDefault="002B2A87" w:rsidP="2663AA09">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...21 lines deleted...]
-        <w:t>referirlos, en caso de no tener manifestarlos</w:t>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nota: </w:t>
+      </w:r>
+      <w:r w:rsidR="26D80433" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">M: media; DE: Desviación estándar; </w:t>
+      </w:r>
+      <w:r w:rsidR="689FD0B5" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>para la edad se utilizó la prueba T de Student y para las demás variables la prueba de Chi-cuadrado</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA5C24" w:rsidRPr="0091048F" w:rsidRDefault="00AA5C24" w:rsidP="002238FC">
+    <w:p w14:paraId="223C198A" w14:textId="60CBB286" w:rsidR="2663AA09" w:rsidRDefault="2663AA09" w:rsidP="2663AA09">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00292E79" w:rsidRPr="0091048F" w:rsidRDefault="00292E79" w:rsidP="00292E79">
+    <w:p w14:paraId="43E908DE" w14:textId="23B2DE80" w:rsidR="2663AA09" w:rsidRDefault="2663AA09" w:rsidP="2663AA09">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-CO"/>
-[...38 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DE0C7B" w:rsidRPr="0091048F" w:rsidRDefault="00DE0C7B" w:rsidP="002238FC">
+    <w:p w14:paraId="64C7D5BC" w14:textId="009D8477" w:rsidR="5C3185F3" w:rsidRDefault="5C3185F3" w:rsidP="2663AA09">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-CO"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="23392BDE" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ndicaciones i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mportante</w:t>
+      </w:r>
+      <w:r w:rsidR="4981C43C" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s de las tablas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00447293" w:rsidRPr="0091048F" w:rsidRDefault="00447293" w:rsidP="002238FC">
-      <w:pPr>
+    <w:p w14:paraId="4D558AF4" w14:textId="55726CF2" w:rsidR="5C3185F3" w:rsidRDefault="5C3185F3" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La mediana se debe presentar con el rango intercuartílico entre corchetes informando el percentil 25 y el 75</w:t>
+      </w:r>
+      <w:r w:rsidR="135C10B4" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, en una misma columna</w:t>
+      </w:r>
+      <w:r w:rsidR="732A7867" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ejemplo: IMC: </w:t>
+      </w:r>
+      <w:r w:rsidR="732A7867" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>27 [22;29]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="711D5044" w14:textId="580D016B" w:rsidR="5C3185F3" w:rsidRDefault="5C3185F3" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El valor p debe ir frente a la variable y no en medio de las </w:t>
+      </w:r>
+      <w:r w:rsidR="122170E0" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>categorías</w:t>
+      </w:r>
+      <w:r w:rsidR="001D3FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D66FAAA" w14:textId="0E44E1FF" w:rsidR="5C3185F3" w:rsidRDefault="002B2A87" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El v</w:t>
+      </w:r>
+      <w:r w:rsidR="5C3185F3" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">alor p siempre debe llevar 3 decimales y si el valor es 0,000 se debe dejar como </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r w:rsidR="5C3185F3" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0,001</w:t>
+      </w:r>
+      <w:r w:rsidR="001D3FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B96DA64" w14:textId="77A3704F" w:rsidR="001D3FB2" w:rsidRDefault="001D3FB2" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Todos los datos inferiores a 1 deben incluir en número cero inicialmente, ejemplo: 0,236</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ADD88F7" w14:textId="07DB7AE1" w:rsidR="464BA88A" w:rsidRDefault="002B2A87" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Las medidas de asociación (</w:t>
+      </w:r>
+      <w:r w:rsidR="464BA88A" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OR, RP o HT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="464BA88A" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se debe presentar con los intervalos de confianza entre paréntesis </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>seguido</w:t>
+      </w:r>
+      <w:r w:rsidR="464BA88A" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la medida de asociación en una misma columna.</w:t>
+      </w:r>
+      <w:r w:rsidR="70209131" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ejemplo: </w:t>
+      </w:r>
+      <w:r w:rsidR="70209131" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0,64 (0,36 – 1,16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF0120B" w14:textId="028EE480" w:rsidR="464BA88A" w:rsidRDefault="464BA88A" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Siempre que se </w:t>
+      </w:r>
+      <w:r w:rsidR="0883E02C" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>evalúen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asociaciones se debe indicar con el número 1 la categoría de referencia</w:t>
+      </w:r>
+      <w:r w:rsidR="001D3FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A9C2885" w14:textId="11C6B1D2" w:rsidR="464BA88A" w:rsidRDefault="464BA88A" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>En la nota</w:t>
+      </w:r>
+      <w:r w:rsidR="001D3FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la tabla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se deben definir todas las siglas y caracteres especiales que contenga la tabla en su interior.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4578B0E8" w14:textId="558D3271" w:rsidR="005C2C3B" w:rsidRPr="001B7A24" w:rsidRDefault="21218446" w:rsidP="005C2C3B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El coeficiente [B] se debe presentar en la misma columna junto con los intervalos de confianza así: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1,38 (0,46 – 2,30)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="460CAAE4" w14:textId="77777777" w:rsidR="00265301" w:rsidRPr="0091048F" w:rsidRDefault="00265301" w:rsidP="002238FC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007F1ABC" w:rsidRPr="0091048F" w:rsidRDefault="007F1ABC" w:rsidP="002238FC">
+    <w:p w14:paraId="6F04B701" w14:textId="77777777" w:rsidR="00447293" w:rsidRPr="0091048F" w:rsidRDefault="007F3EA9" w:rsidP="002238FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-MX"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Discusión</w:t>
+      </w:r>
+      <w:r w:rsidR="00780867" w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00447293" w:rsidRPr="0091048F" w:rsidRDefault="00A7307B" w:rsidP="00990140">
+    <w:p w14:paraId="22ED9AD3" w14:textId="77777777" w:rsidR="0064260E" w:rsidRPr="0091048F" w:rsidRDefault="0064260E" w:rsidP="002238FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10595511" w14:textId="62A4D047" w:rsidR="00313262" w:rsidRPr="0091048F" w:rsidRDefault="4E317A06" w:rsidP="002238FC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0091048F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Describa brevemente los principales resultados y explore sus posibles mecanismos o explicaciones. Se debe realizar una interpretación de los resultados descritos y recalcar aspectos nuevos e importantes descritos en el artículo y además comparar estos resultados con otros estudios, s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">upone una muestra de las </w:t>
+      </w:r>
+      <w:r w:rsidR="002B2A87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>interpretaciones</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del autor </w:t>
+      </w:r>
+      <w:r w:rsidR="6BA523A4" w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>con relación al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nuevo conocimiento generado en dialogo con</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2A87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> basa a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l conocimiento ya </w:t>
+      </w:r>
+      <w:r w:rsidR="33637D7A" w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>existente.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Cuando corresponda, hay que discutir la influencia o asociación de las variables, tales como sexo y/o género, sobre los resultados, así como la limitación de los</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2A87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> métodos y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> datos. No repita detalladamente </w:t>
+      </w:r>
+      <w:r w:rsidR="002B2A87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>resultados</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> u otra informac</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2A87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ión dada en apartados anteriores</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del manuscrito</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2A87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E211A6F" w14:textId="77777777" w:rsidR="00313262" w:rsidRPr="0091048F" w:rsidRDefault="00313262" w:rsidP="002238FC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01B72613" w14:textId="77777777" w:rsidR="00447293" w:rsidRPr="0091048F" w:rsidRDefault="007F3EA9" w:rsidP="002238FC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusiones </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A3C5608" w14:textId="77777777" w:rsidR="00F746AE" w:rsidRPr="0091048F" w:rsidRDefault="00F746AE" w:rsidP="002238FC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27BD546A" w14:textId="587219C9" w:rsidR="00313262" w:rsidRPr="0091048F" w:rsidRDefault="00313262" w:rsidP="002238FC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En esta sección se expresan las opiniones </w:t>
+      </w:r>
+      <w:r w:rsidR="002B2A87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>y las consideraciones finales</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, sustentados en los resultados, a los que llegan después de realizar la discusión. Evite reclamar prioridad o aludir a que el trabajo no ha sido completado. Declare nuevas hipótesis cuando estén justificadas, pero dejando claro que se trata de hipótesis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="255C3961" w14:textId="77777777" w:rsidR="00313262" w:rsidRPr="0091048F" w:rsidRDefault="00313262" w:rsidP="002238FC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76974FEB" w14:textId="77777777" w:rsidR="00447293" w:rsidRPr="0091048F" w:rsidRDefault="00447293" w:rsidP="002238FC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25E1E27C" w14:textId="7C737F07" w:rsidR="00DE0C7B" w:rsidRPr="0091048F" w:rsidRDefault="00DE0C7B" w:rsidP="002238FC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Conflicto de interés:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA51BA" w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>referirlos, en caso de no tener manifestarlo</w:t>
+      </w:r>
+      <w:r w:rsidR="005C2C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65BA691D" w14:textId="77777777" w:rsidR="00D97100" w:rsidRPr="0091048F" w:rsidRDefault="00D97100" w:rsidP="002238FC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B5F74F9" w14:textId="417204A7" w:rsidR="00FA51BA" w:rsidRPr="0091048F" w:rsidRDefault="00AA5C24" w:rsidP="00FA51BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Financiación: </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA51BA" w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>referirlos, en caso de no tener manifestarlo</w:t>
+      </w:r>
+      <w:r w:rsidR="005C2C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58173C76" w14:textId="77777777" w:rsidR="00AA5C24" w:rsidRPr="0091048F" w:rsidRDefault="00AA5C24" w:rsidP="002238FC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E776A10" w14:textId="77777777" w:rsidR="00292E79" w:rsidRPr="0091048F" w:rsidRDefault="33083941" w:rsidP="00292E79">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Agradecimiento:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opcional, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-CO"/>
+        </w:rPr>
+        <w:t>en caso de tener mencionarlo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="031143BA" w14:textId="171B893B" w:rsidR="2663AA09" w:rsidRDefault="2663AA09" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F5D767F" w14:textId="382B0E7A" w:rsidR="41AACC22" w:rsidRDefault="41AACC22" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-CO"/>
+        </w:rPr>
+        <w:t>Declaración de uso de Inteligencia Artificial:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="33D03887" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">opcional, </w:t>
+      </w:r>
+      <w:r w:rsidR="33D03887" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-CO"/>
+        </w:rPr>
+        <w:t>en caso de tener mencionarlo.</w:t>
+      </w:r>
+      <w:r w:rsidR="33D03887" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>En cuanto a la declaración esta debe especificar:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4686CD6F" w14:textId="3EF7E995" w:rsidR="41AACC22" w:rsidRDefault="41AACC22" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Nombre y versión de la herramienta (ej. ChatGPT-4).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5509C97A" w14:textId="153807E8" w:rsidR="41AACC22" w:rsidRDefault="41AACC22" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Función específica desempeñada (ej. optimización de sintaxis).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E3AC99" w14:textId="2952648A" w:rsidR="41AACC22" w:rsidRDefault="41AACC22" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Confirmación de que los autores revisaron y validaron la salida del software.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6502F65B" w14:textId="1062B976" w:rsidR="41AACC22" w:rsidRDefault="41AACC22" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>La declaración debe realizarse bajo los principios éticos de transparencia y originalidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3228BC95" w14:textId="37353851" w:rsidR="331CB78C" w:rsidRDefault="331CB78C" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contribución de los autores: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Describir la contribución i</w:t>
+      </w:r>
+      <w:r w:rsidR="1DAB9850" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>ndividual de cada autor en la investigación y/o en el artículo. Tener en cuenta el listado que se detalla a continuación (</w:t>
+      </w:r>
+      <w:r w:rsidR="3276F9C2" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Taxonomía</w:t>
+      </w:r>
+      <w:r w:rsidR="1DAB9850" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CRediT, ANSI</w:t>
+      </w:r>
+      <w:r w:rsidR="6364879A" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>/NISO Z39.104-2022): Conceptualización; Curación de datos; Análisis formal; Adquisición de Financiación; Investigación</w:t>
+      </w:r>
+      <w:r w:rsidR="5E765C5F" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>; Metodología; Administración del Proyecto; Recursos; Software; Supervisión; Validación; Visualización; Redacción-preparación del borrador original; Redacció</w:t>
+      </w:r>
+      <w:r w:rsidR="3E667E36" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>n-Revisión y edición.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="162CB092" w14:textId="77777777" w:rsidR="00DE0C7B" w:rsidRPr="0091048F" w:rsidRDefault="00DE0C7B" w:rsidP="002238FC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D050DA2" w14:textId="63777E00" w:rsidR="00447293" w:rsidRPr="0091048F" w:rsidRDefault="2FB3D95E" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="00990140" w:rsidRPr="0091048F">
+      <w:r w:rsidR="34B87480" w:rsidRPr="2663AA09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>eferencias</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D334FF" w:rsidRPr="0091048F" w:rsidRDefault="00D334FF" w:rsidP="00990140">
+    <w:p w14:paraId="27C84B12" w14:textId="00046468" w:rsidR="2663AA09" w:rsidRDefault="2663AA09" w:rsidP="2663AA09">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D334FF" w:rsidRPr="0091048F" w:rsidRDefault="00D334FF" w:rsidP="009D06F7">
+    <w:p w14:paraId="05E8C8E9" w14:textId="2951E7D7" w:rsidR="00D334FF" w:rsidRPr="0091048F" w:rsidRDefault="0481A1F4" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A continuación, se presenta una explicación general de las referencias, sin embargo, en la página web de la revista, encontrará una </w:t>
+      </w:r>
+      <w:r w:rsidR="002B2A87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">guía con </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2A87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s normas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Vancouver</w:t>
+      </w:r>
+      <w:r w:rsidR="001D3FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aplicables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00DA5C9A" w14:textId="13DAA291" w:rsidR="2663AA09" w:rsidRDefault="2663AA09" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E7049F1" w14:textId="77777777" w:rsidR="00D334FF" w:rsidRPr="0091048F" w:rsidRDefault="00D334FF" w:rsidP="009D06F7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091048F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Deben ser estructuradas teniendo en cuenta Normas Vancouver. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D334FF" w:rsidRPr="0091048F" w:rsidRDefault="00D334FF" w:rsidP="009D06F7">
+    <w:p w14:paraId="44D17E57" w14:textId="77777777" w:rsidR="00D334FF" w:rsidRPr="0091048F" w:rsidRDefault="00D334FF" w:rsidP="009D06F7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091048F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cada cita desarrollada a lo largo del manuscrito presentado debe encontrase referenciada en este apartado. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="009D06F7" w:rsidP="009D06F7">
-      <w:pPr>
+    <w:p w14:paraId="33E896A3" w14:textId="594417E2" w:rsidR="009D06F7" w:rsidRDefault="009D06F7" w:rsidP="002B2A87">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B2A87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidR="00EE3EBE" w:rsidRPr="0091048F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00EE3EBE" w:rsidRPr="002B2A87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>os apellidos</w:t>
       </w:r>
-      <w:r w:rsidRPr="0091048F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002B2A87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> e iniciales de los nombres </w:t>
       </w:r>
-      <w:r w:rsidR="00EE3EBE" w:rsidRPr="0091048F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00EE3EBE" w:rsidRPr="002B2A87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de los autores </w:t>
       </w:r>
-      <w:r w:rsidRPr="0091048F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002B2A87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>en negrita</w:t>
       </w:r>
+      <w:r w:rsidR="00E00C71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="009D06F7" w:rsidP="009D06F7">
-      <w:pPr>
+    <w:p w14:paraId="245511E5" w14:textId="7989DDA4" w:rsidR="00E00C71" w:rsidRPr="002B2A87" w:rsidRDefault="00E00C71" w:rsidP="002B2A87">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El título debe aparecer en el idioma original de la versión consultada. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CE7CC8B" w14:textId="04FF9B7E" w:rsidR="009D06F7" w:rsidRPr="002B2A87" w:rsidRDefault="002B2A87" w:rsidP="002B2A87">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0091048F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002B2A87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>el nombre de la revista o la editorial (libros) en </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="33637D7A" w:rsidRPr="002B2A87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>l nombre de la revista o la editorial (libros) en</w:t>
+      </w:r>
+      <w:r w:rsidR="620797CB" w:rsidRPr="002B2A87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="33637D7A" w:rsidRPr="002B2A87">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>letra cursiva y en forma abreviada preferiblemente</w:t>
       </w:r>
-      <w:r w:rsidRPr="0091048F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="401C97DB" w:rsidRPr="002B2A87">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>. </w:t>
+        <w:t xml:space="preserve"> SIN negrita.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE3EBE" w:rsidRPr="0091048F" w:rsidRDefault="00AD55FD" w:rsidP="009D06F7">
-      <w:pPr>
+    <w:p w14:paraId="639EEED3" w14:textId="66BA1021" w:rsidR="00EE3EBE" w:rsidRPr="002B2A87" w:rsidRDefault="00AD55FD" w:rsidP="002B2A87">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B2A87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Los datos del año de publicación, volumen, número y paginas escribirlos de manera continuar, sin espacios entre ellos. Ej. 2016;7(2):1338-44</w:t>
+        <w:t>Los datos del año de publicación, volumen, número y paginas escribirlos de manera continua, sin espacios entre ellos. Ej. 2016;7(2):1338-44</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D334FF" w:rsidRPr="0091048F" w:rsidRDefault="00D334FF" w:rsidP="009D06F7">
+    <w:p w14:paraId="633CF815" w14:textId="3D6DEB76" w:rsidR="00D334FF" w:rsidRPr="0091048F" w:rsidRDefault="00D334FF" w:rsidP="009D06F7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091048F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Agregar DOI</w:t>
       </w:r>
       <w:r w:rsidRPr="0091048F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009D06F7" w:rsidRPr="0091048F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o URL</w:t>
       </w:r>
       <w:r w:rsidR="009D06F7" w:rsidRPr="0091048F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en caso de no tener.</w:t>
+        <w:t xml:space="preserve"> en caso de no tener</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2A87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, sin</w:t>
+      </w:r>
+      <w:r w:rsidR="00631B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agregar la palabra doi o URL antes del enlace.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D334FF" w:rsidRPr="0091048F" w:rsidRDefault="00D334FF" w:rsidP="00990140">
+    <w:p w14:paraId="350618E4" w14:textId="77777777" w:rsidR="00D334FF" w:rsidRPr="0091048F" w:rsidRDefault="00D334FF" w:rsidP="00990140">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="009D06F7" w:rsidP="00990140">
+    <w:p w14:paraId="45F5C5CF" w14:textId="77777777" w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="009D06F7" w:rsidP="00990140">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091048F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>Algunos ejemplos de referencias a considerar:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="009D06F7" w:rsidP="009D06F7">
+    <w:p w14:paraId="2E56D865" w14:textId="01B309CE" w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="33637D7A" w:rsidP="2663AA09">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D44D0">
-[...1 lines deleted...]
-          <w:rStyle w:val="Textoennegrita"/>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Artículo estándar</w:t>
       </w:r>
-      <w:r w:rsidRPr="0091048F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0091048F">
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B26E05" w14:textId="334DB80A" w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="33637D7A" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Torres CC, Páez AN, Rincón L, Rosas D, Mendoza EP. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Reproducibilidad del cuestionario: calidad de cuidados de enfermería en pacientes hospitalizados. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0091048F">
-[...1 lines deleted...]
-          <w:rStyle w:val="nfasis"/>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rev Cuid</w:t>
       </w:r>
-      <w:r w:rsidRPr="0091048F">
+      <w:r w:rsidRPr="2663AA09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. 2016;7(2):1338-44. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="0091048F">
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidRPr="2663AA09">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="007AB2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.15649/cuidarte.v7i2.339</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0091048F">
+      <w:r w:rsidRPr="2663AA09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="009D06F7" w:rsidP="009D06F7">
+    <w:p w14:paraId="139EC410" w14:textId="65E6A459" w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="33637D7A" w:rsidP="2663AA09">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D44D0">
-[...1 lines deleted...]
-          <w:rStyle w:val="Textoennegrita"/>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Más de seis autores</w:t>
       </w:r>
-      <w:r w:rsidRPr="0091048F">
-[...1 lines deleted...]
-          <w:rStyle w:val="Textoennegrita"/>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>. Cañón W, Agudelo N, Manosalva J, Rincón F, Rivera LN, Parra M, et al. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0091048F">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="583364CC" w14:textId="698FDB72" w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="33637D7A" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Cañón W, Agudelo N, Manosalva J, Rincón F, Rivera LN, Parra M, et al. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Critical care nursing in Colombia: the formation of a new critical care nursing association. CONNECT: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0091048F">
-[...1 lines deleted...]
-          <w:rStyle w:val="nfasis"/>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The World of Critical Care Nursing</w:t>
       </w:r>
-      <w:r w:rsidRPr="0091048F">
+      <w:r w:rsidRPr="2663AA09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. 2008;6(3):51-3.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="0091048F">
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidRPr="2663AA09">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="007AB2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1891/1748-6254.6.3.51</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="009D06F7" w:rsidP="009D06F7">
+    <w:p w14:paraId="01A3919B" w14:textId="5C405B40" w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="33637D7A" w:rsidP="2663AA09">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Autor colectivo (el autor es un equipo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46AEBBAE" w14:textId="04B4B8A0" w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="33637D7A" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Diabetes Prevention Program Research Group</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. Hypertension, insulin, and proinsulin in participants with impaired glucose tolerance. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hypertension</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. 2002;40(5):679-86.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5682BE79" w14:textId="1D91351C" w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="33637D7A" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>No se menciona el autor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3862D1C9" w14:textId="7F025612" w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="33637D7A" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>21st century heart solution may have a sting in the tail. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>BMJ.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> 2002;325 (7357): 184.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F2D2E09" w14:textId="65A51AEF" w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="33637D7A" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Suplemento de volumen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4216E21D" w14:textId="21B25E19" w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="33637D7A" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Geraud G, Spierings EL, Keywood C.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> Tolerability and safety of frovatriptan with short- and long-term use for treatment of migraine and in comparison with sumatriptan. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Headache</w:t>
+      </w:r>
+      <w:r w:rsidR="371ADAB5" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. 2002;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>42</w:t>
+      </w:r>
+      <w:r w:rsidR="00631B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:S93-9.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6121886B" w14:textId="63C9BD0D" w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="33637D7A" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Parte de un volumen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02ED4110" w14:textId="76E45D32" w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="33637D7A" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Abend SM, Kulish N.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> The psychoanalytic method from an epistemological viewpoint.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Int J Psychoanal</w:t>
+      </w:r>
+      <w:r w:rsidR="371ADAB5" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. 2002;83(Pt 2):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>491-5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ACD9293" w14:textId="1AB17B0D" w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="33637D7A" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Parte de        un       número</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E5C413" w14:textId="423B4BB9" w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="33637D7A" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ahrar K,        Madoff           DC,     Gupta S,         Wallace MJ, Price   RE,     Wright                </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Development of a large animal model for lung tumors. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>J Vasc Interv Radiol</w:t>
+      </w:r>
+      <w:r w:rsidR="371ADAB5" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. 2002;13(9 Pt 1):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>923-8. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="536BA1B8" w14:textId="1EB8A3CD" w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="33637D7A" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Número sin volumen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="239FEEC3" w14:textId="52D0B34E" w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="33637D7A" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Banit DM, Kaufer H, Hartford JM.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> Intraoperative frozen section analysis in revision total joint arthroplasty. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Clin Orthop</w:t>
+      </w:r>
+      <w:r w:rsidR="371ADAB5" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="170ECA4C" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2002;(401</w:t>
+      </w:r>
+      <w:r w:rsidR="371ADAB5" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>230-8. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="268BF3E3" w14:textId="52EBBF67" w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="33637D7A" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Sin volumen ni número</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="499781DC" w14:textId="37EC4FBF" w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="33637D7A" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Outreach: bringing HIV-positive individuals into care. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>HRSA Care Action.</w:t>
+      </w:r>
+      <w:r w:rsidR="371ADAB5" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> 2002 Jun:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1-6. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78FB6792" w14:textId="6C60874D" w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="33637D7A" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Páginas en números romanos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="545DB8A7" w14:textId="6A2DA759" w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="33637D7A" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Chadwick R, Schuklenk U.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The politics of ethical consensus finding. </w:t>
+      </w:r>
+      <w:r w:rsidR="371ADAB5" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2002; 16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(2): iii-v. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0578F01E" w14:textId="4CBA2488" w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="33637D7A" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Indicación del tipo de artículo cuando sea necesario</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A81AF71" w14:textId="7B7EAF46" w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="33637D7A" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Tor M, Turker H.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> International approaches to the prescription of long-term oxygen thera</w:t>
+      </w:r>
+      <w:r w:rsidR="371ADAB5" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>py [letter]. Eur Respir J 2002;</w:t>
+      </w:r>
+      <w:r w:rsidR="170ECA4C" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="371ADAB5" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>20 (1):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">242. (N. del T: en español [carta]) Lofwall MR, Strain EC, Brooner RK, Kindbom KA, Bigelow GE. Characteristics of older methadone maintenance (MM) patients [abstract]. </w:t>
+      </w:r>
+      <w:r w:rsidR="371ADAB5" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Drug Alcohol Depend 2002;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>66</w:t>
+      </w:r>
+      <w:r w:rsidR="371ADAB5" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="371ADAB5" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>): S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>105. (N. del T.: En español [resumen]).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C34548C" w14:textId="4ACA0318" w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="009D06F7" w:rsidP="009D06F7">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="300" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0" w:line="375" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>           </w:t>
+      </w:r>
+      <w:r w:rsidR="0045016F" w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Libros y otras monografías</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4220931E" w14:textId="77777777" w:rsidR="00631B65" w:rsidRPr="00631B65" w:rsidRDefault="009D06F7" w:rsidP="009D06F7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4FF7">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-        </w:rPr>
-        <w:t>Autor colectivo (el autor es un equipo</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Autores individuales</w:t>
       </w:r>
       <w:r w:rsidRPr="0091048F">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t>).</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0091048F">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="0E9C582D" w14:textId="2B7BA974" w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="009D06F7" w:rsidP="00631B65">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0091048F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Diabetes Prevention Program Research Group</w:t>
+        <w:t>Ringsven MK, Bond D.</w:t>
       </w:r>
       <w:r w:rsidRPr="0091048F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>. Hypertension, insulin, and proinsulin in participants with impaired glucose tolerance. </w:t>
+        <w:t xml:space="preserve"> Gerontology and leadership skills for nurses. </w:t>
       </w:r>
       <w:r w:rsidRPr="0091048F">
         <w:rPr>
-          <w:rStyle w:val="nfasis"/>
-[...12 lines deleted...]
-        <w:t>. 2002;40(5):679-86.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2nd ed. Albany (NY): Delmar Publishers; 1996.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="009D06F7" w:rsidP="009D06F7">
+    <w:p w14:paraId="29AEBB2D" w14:textId="77777777" w:rsidR="00631B65" w:rsidRPr="00631B65" w:rsidRDefault="33637D7A" w:rsidP="2663AA09">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Editor (es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EEF7D9B" w14:textId="76B8C6C7" w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="33637D7A" w:rsidP="00631B65">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Norman IJ, Redfern SJ editors.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mental health care for elderly people. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>New York: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Churchill Livingstone</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; 1996.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1861155B" w14:textId="77777777" w:rsidR="00631B65" w:rsidRPr="00631B65" w:rsidRDefault="009D06F7" w:rsidP="009D06F7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4FF7">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Capítulo de libro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E4FF7">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0091048F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="64B2732E" w14:textId="2F4F82FE" w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="009D06F7" w:rsidP="00631B65">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0091048F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>21st century heart solution may have a sting in the tail. </w:t>
+        <w:t>Williams GF, Fulbrook PR, Alexandrow AW, Cañón-Montañez W, HalisuKabara H, Chan D</w:t>
       </w:r>
       <w:r w:rsidRPr="0091048F">
         <w:rPr>
-          <w:rStyle w:val="nfasis"/>
-[...4 lines deleted...]
-        <w:t>BMJ.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Intensive and Critical Care Nursing Perspectives. In: Gullo A, Besso J, Lumb PD, Williams GF, editors. Intensive and Critical Care Medicine. WFSICCM World Federation of Societies of Intensive and Critical Care Medicine. </w:t>
       </w:r>
       <w:r w:rsidRPr="0091048F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t> 2002;325 (7357): 184.</w:t>
+        <w:t>Milan: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Springer Verlag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; 2009. p. 119-32.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="009D06F7" w:rsidP="009D06F7">
+    <w:p w14:paraId="5836D42E" w14:textId="77777777" w:rsidR="00631B65" w:rsidRDefault="009D06F7" w:rsidP="009D06F7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4FF7">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Suplemento de volumen</w:t>
+        <w:t>Organización(es) como autor</w:t>
       </w:r>
       <w:r w:rsidRPr="0091048F">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>. Geraud G, Spierings EL, Keywood C.</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0091048F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t> Tolerability and safety of frovatriptan with short- and long-term use for treatment of migraine and in comparison with sumatriptan. </w:t>
-      </w:r>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CF99DAE" w14:textId="5F7CF7AF" w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="009D06F7" w:rsidP="00631B65">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0091048F">
         <w:rPr>
-          <w:rStyle w:val="nfasis"/>
-[...12 lines deleted...]
-        <w:t>. 2002;</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Royal Adelaide Hospital; University of Adelaide, Department of Clinical Nursing</w:t>
       </w:r>
       <w:r w:rsidRPr="0091048F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t>42 Suppl 2: S93-9.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. Compendium of nursing research and practice development, 1999-2000. Adelaide (Australia): Adelaide University; 2001.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="009D06F7" w:rsidP="009D06F7">
+    <w:p w14:paraId="7F22DA3F" w14:textId="7969A546" w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="009D06F7" w:rsidP="009D06F7">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="300" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0" w:line="375" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>           </w:t>
+      </w:r>
+      <w:r w:rsidR="0045016F" w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Memorias de conferencias o eventos académicos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="771BB25F" w14:textId="77777777" w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="009D06F7" w:rsidP="009D06F7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D44D0">
-[...6 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Parte de un volumen</w:t>
+        <w:t>Kimura J, Shibasaki H, editors.</w:t>
       </w:r>
       <w:r w:rsidRPr="0091048F">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>. Abend SM, Kulish N.</w:t>
+        <w:t xml:space="preserve"> Recent advances in clinical neurophysiology. Proceedings of the 10th International Congress of EMG and Clinical Neurophysiology; 1995 Oct 15-19; Kyoto, Japan. </w:t>
       </w:r>
       <w:r w:rsidRPr="0091048F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t> The psychoanalytic method from an epistemological viewpoint.</w:t>
+        </w:rPr>
+        <w:t>Amsterdam: </w:t>
       </w:r>
       <w:r w:rsidRPr="0091048F">
         <w:rPr>
-          <w:rStyle w:val="nfasis"/>
-[...5 lines deleted...]
-        <w:t> </w:t>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Elsevier</w:t>
       </w:r>
       <w:r w:rsidRPr="0091048F">
         <w:rPr>
-          <w:rStyle w:val="nfasis"/>
-[...20 lines deleted...]
-        <w:t>491-5.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; 1996.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="009D06F7" w:rsidP="009D06F7">
+    <w:p w14:paraId="7C96E0B7" w14:textId="5C52965B" w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="33637D7A" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="300" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0" w:line="375" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>           M</w:t>
+      </w:r>
+      <w:r w:rsidR="0045016F" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>aterial electrónico en inglés:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4337D693" w14:textId="72FC8670" w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="33637D7A" w:rsidP="2663AA09">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="22"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Parte de        un       número</w:t>
-[...7 lines deleted...]
-          <w:u w:val="single"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="Textoennegrita"/>
+        <w:t>Morse SS.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>         Ahrar K,        Madoff           DC,     Gupta S,         Wallace MJ, Price   RE,     Wright                </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0091048F">
+        <w:t> Factors in the emergence of infectious diseases. Emerg Infect Dis [</w:t>
+      </w:r>
+      <w:r w:rsidR="00631B65">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Development of a large animal model for lung tumors. </w:t>
-[...35 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>Internet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-          <w:u w:val="single"/>
+        <w:t>] 19</w:t>
+      </w:r>
+      <w:r w:rsidR="371ADAB5" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Número sin volumen</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="Textoennegrita"/>
+        <w:t>95 [cited 1996 Jun 5]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>. Banit DM, Kaufer H, Hartford JM.</w:t>
-[...833 lines deleted...]
-        <w:r w:rsidRPr="0091048F">
+        <w:t>. Available from:  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidRPr="2663AA09">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="007AB2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.ncbi.nlm.nih.gov/pmc/articles/PMC2626828/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="009D06F7" w:rsidP="009D06F7">
-      <w:pPr>
+    <w:p w14:paraId="6E2D07A9" w14:textId="4555927D" w:rsidR="53D35D21" w:rsidRDefault="0045016F" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Material electrónico en español:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="502F9640" w14:textId="7EE2517B" w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="33637D7A" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Capacitación y desarrollo de los recursos humanos.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0091048F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> Capítulo 7: Principios de aprendizaje. Consulta: Enero 30, 2010. Disponible en: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="0091048F">
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="2663AA09">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="007AB2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.studocu.com/es/document/universidad-adolfo-ibanez/gestion-de-personas-en-organizaciones/resumenes/administracion-en-recursos-humanos-capitulo-7/4168534/view</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0091048F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="009D06F7" w:rsidP="00676D55">
+    <w:p w14:paraId="49BE77E3" w14:textId="318481F7" w:rsidR="32FD3BD4" w:rsidRDefault="0045016F" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Material electrónico en portugués:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FABF0FE" w14:textId="34823B85" w:rsidR="6882029C" w:rsidRDefault="6882029C" w:rsidP="2663AA09">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="180" w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Organização Mundial da Saúde.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Opções de tratamento para a COVID-19. Genebra: OMS; 2024. Consulta: </w:t>
+      </w:r>
+      <w:r w:rsidR="75B93F8A" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>junho</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 29</w:t>
+      </w:r>
+      <w:r w:rsidR="43F66941" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Disponível em: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>who.int</w:t>
+      </w:r>
+      <w:r w:rsidR="2E5AB794" w:rsidRPr="2663AA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A437308" w14:textId="0D826D15" w:rsidR="00631B65" w:rsidRDefault="00631B65" w:rsidP="00631B65">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="300" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0" w:line="375" w:lineRule="atLeast"/>
-        <w:ind w:left="567" w:hanging="567"/>
-[...5 lines deleted...]
-        <w:t>          LA FORMA DE CITAR UN TRABAJO PUBLICADO BAJO EL MODELO DE PUBLICACIÓN CONTINUA</w:t>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>TESIS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="009D06F7" w:rsidP="009D06F7">
+    <w:p w14:paraId="03026251" w14:textId="454404D1" w:rsidR="00631B65" w:rsidRPr="00631B65" w:rsidRDefault="00631B65" w:rsidP="00631B65">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Valero Patiño E, Berbessi A, Zuleta López JE. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La deforestación como posible causa de aumento de casos Leishmaniasis en el Municipio de Sabanalarga Antioquia. [Tesis Especialización en gerencia de la calidad en salud] Bogotá: Dirección de Investigaciones, Corporación Universitaria Iberoamericana; 2021. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00631B65">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://repositorio.ibero.edu.co/handle/001/2911</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4CA3EEB7" w14:textId="4CBDD341" w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="00631B65" w:rsidP="00631B65">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="300" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0" w:line="375" w:lineRule="atLeast"/>
+        <w:ind w:left="720" w:hanging="747"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="0045016F" w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t> La forma de citar un trabajo publicado bajo el modelo de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0045016F" w:rsidRPr="0091048F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>publicación continua</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4809B7AC" w14:textId="77777777" w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="009D06F7" w:rsidP="009D06F7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF3D56">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Autores</w:t>
       </w:r>
       <w:r w:rsidRPr="0091048F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Título. Revista. Año; Volumen(número). Número de págin</w:t>
       </w:r>
       <w:r w:rsidR="001E0AD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>as precedidos de la letra e. DOI.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="009D06F7" w:rsidP="009D06F7">
+    <w:p w14:paraId="37D82F7B" w14:textId="77777777" w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="009D06F7" w:rsidP="009D06F7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF3D56">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Si no tienen volumen:</w:t>
       </w:r>
       <w:r w:rsidRPr="0091048F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Apellidos e inicial de los autores. Título del trabajo. Nombre abreviado de la revista. Año; día y Mes </w:t>
       </w:r>
       <w:r w:rsidR="001E0AD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de la fecha de publicación y DOI</w:t>
       </w:r>
       <w:r w:rsidRPr="0091048F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="009D06F7" w:rsidP="009D06F7">
+    <w:p w14:paraId="7BA24E08" w14:textId="77777777" w:rsidR="009D06F7" w:rsidRPr="0091048F" w:rsidRDefault="009D06F7" w:rsidP="009D06F7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="300" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0" w:line="375" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0091048F">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00750B94" w:rsidRPr="001E0AD1" w:rsidRDefault="00750B94" w:rsidP="002238FC">
+    <w:p w14:paraId="1C988CA2" w14:textId="77777777" w:rsidR="00750B94" w:rsidRPr="001E0AD1" w:rsidRDefault="00750B94" w:rsidP="002238FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00750B94" w:rsidRPr="001E0AD1" w:rsidSect="0091048F">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId13"/>
+    <w:sectPr w:rsidR="00750B94" w:rsidRPr="001E0AD1" w:rsidSect="006916B3">
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
-      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="432" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00595183" w:rsidRDefault="00595183">
+    <w:p w14:paraId="5242020E" w14:textId="77777777" w:rsidR="00055A67" w:rsidRDefault="00055A67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00595183" w:rsidRDefault="00595183">
+    <w:p w14:paraId="75DADD26" w14:textId="77777777" w:rsidR="00055A67" w:rsidRDefault="00055A67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="AdvPSA183">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aldus LT Std Roman">
     <w:altName w:val="Aldus LT Std Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="80"/>
-    <w:family w:val="swiss"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1408528173"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="004915BC" w:rsidRDefault="004915BC">
+      <w:p w14:paraId="1CFB8310" w14:textId="0B7F71E9" w:rsidR="00B53FFE" w:rsidRDefault="00B53FFE">
         <w:pPr>
-          <w:pStyle w:val="Piedepgina"/>
+          <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004C6F70" w:rsidRPr="004C6F70">
+        <w:r w:rsidR="00E00C71" w:rsidRPr="00E00C71">
           <w:rPr>
             <w:noProof/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
-          <w:t>1</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="004915BC" w:rsidRPr="00AA5C24" w:rsidRDefault="004915BC" w:rsidP="00AA5C24">
+  <w:p w14:paraId="77DFCFAE" w14:textId="77777777" w:rsidR="00B53FFE" w:rsidRPr="00AA5C24" w:rsidRDefault="00B53FFE" w:rsidP="00AA5C24">
     <w:pPr>
-      <w:pStyle w:val="Encabezado"/>
+      <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00621C52">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>E-ISSN: 2346-3414</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00595183" w:rsidRDefault="00595183">
+    <w:p w14:paraId="7191E13F" w14:textId="77777777" w:rsidR="00055A67" w:rsidRDefault="00055A67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00595183" w:rsidRDefault="00595183">
+    <w:p w14:paraId="031A2BE6" w14:textId="77777777" w:rsidR="00055A67" w:rsidRDefault="00055A67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="004915BC" w:rsidRPr="00007B9A" w:rsidRDefault="004915BC" w:rsidP="00AA5C24">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6A39C581" w14:textId="77777777" w:rsidR="00B53FFE" w:rsidRPr="00007B9A" w:rsidRDefault="00B53FFE" w:rsidP="00AA5C24">
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev Cuid. </w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="004915BC" w:rsidRDefault="004915BC">
+  <w:p w14:paraId="455ADF52" w14:textId="77777777" w:rsidR="00B53FFE" w:rsidRDefault="00B53FFE">
     <w:pPr>
-      <w:pStyle w:val="Encabezado"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7F"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="1B366474"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Listaconnmeros2"/>
+      <w:pStyle w:val="ListNumber2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0111CA4B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="031CB0CC"/>
+    <w:lvl w:ilvl="0" w:tplc="27704BEC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2FB0C19E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="8076C04C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="03985434">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="CAD0347A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="97CE660A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2BB06724">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="67628020">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E850DC16">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="049AA22B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="703400CA"/>
+    <w:lvl w:ilvl="0" w:tplc="BCBAD136">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="8C8EB348">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="6AB63A8A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2326F0CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9372F4B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3AD8EC08">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A9F80260">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5E52D304">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="EF902A50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09070BA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="60540C62"/>
     <w:lvl w:ilvl="0" w:tplc="240A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="240A001B" w:tentative="1">
@@ -4776,51 +10211,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C067147"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E012B612"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -4889,51 +10324,277 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F3445E5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="68AC027C"/>
+    <w:lvl w:ilvl="0" w:tplc="240A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20FE5268"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3F68DACA"/>
+    <w:lvl w:ilvl="0" w:tplc="F806A4D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7DB289B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="02E091F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1568A554">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0CBCD2DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2E1082B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C758F6F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0100B0EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D040BEC0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24C2519C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A63493C8"/>
     <w:lvl w:ilvl="0" w:tplc="6A605F70">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4979,51 +10640,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30880EB1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="40EAAD6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5128,51 +10789,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A5100EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="780CCD18"/>
     <w:lvl w:ilvl="0" w:tplc="240A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="240A001B" w:tentative="1">
@@ -5217,51 +10878,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="449C6604"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EAA412F4"/>
     <w:lvl w:ilvl="0" w:tplc="1BE81CA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="AdvPSA183" w:hAnsi="AdvPSA183" w:cs="AdvPSA183" w:hint="default"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5307,51 +10968,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="468D002E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E8E42D14"/>
+    <w:lvl w:ilvl="0" w:tplc="DC58C6E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="DAFA411E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="889A2332">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="BE983EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="2E1C3244">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A52062A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="19620FE6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3B9E9FAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1CF2CCD2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EB00225"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="40880728"/>
     <w:lvl w:ilvl="0" w:tplc="0416000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
@@ -5396,51 +11170,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EF856F7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="40EAAD6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5545,51 +11319,140 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="512D1C70"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F39A2368"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="570119B0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="40EAAD6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5694,51 +11557,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A48500D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="777AE250"/>
     <w:lvl w:ilvl="0" w:tplc="DB7E3116">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
         <w:b w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -5785,51 +11648,255 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C97684C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="864A5578"/>
+    <w:lvl w:ilvl="0" w:tplc="33048908">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="240A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="240A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D4F5FFE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A6B4D576"/>
+    <w:lvl w:ilvl="0" w:tplc="D688C79E">
+      <w:start w:val="28"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DB06EC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="86840B8E"/>
     <w:lvl w:ilvl="0" w:tplc="240A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5898,51 +11965,51 @@
     <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65DB3E75"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="40EAAD6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6047,51 +12114,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66E65BFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="777AE250"/>
     <w:lvl w:ilvl="0" w:tplc="DB7E3116">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
         <w:b w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -6138,51 +12205,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C6A72B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F4AA72A"/>
     <w:lvl w:ilvl="0" w:tplc="A3E05C04">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7D52126E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6278,51 +12345,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4A68E19C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74F23785"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="47108722"/>
     <w:lvl w:ilvl="0" w:tplc="240A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6391,51 +12458,51 @@
     <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EBC52B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="40EAAD6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6540,299 +12607,333 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="607741361">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2129544573">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1607350284">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="544488895">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="747262686">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="913903748">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="7" w16cid:durableId="610206389">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="8" w16cid:durableId="1267663883">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="9" w16cid:durableId="428088444">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="10" w16cid:durableId="1645112376">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="445776560">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="452098130">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="83427658">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="2092702767">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="32311815">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="2036807968">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="913050675">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1772435038">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="503133441">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1718238308">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1232547330">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="538513886">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="2046712984">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1921719835">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="25" w16cid:durableId="1455515203">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="7">
-[...33 lines deleted...]
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="26" w16cid:durableId="828794034">
+    <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="132"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AC346D"/>
     <w:rsid w:val="00004995"/>
     <w:rsid w:val="00007483"/>
+    <w:rsid w:val="000075AF"/>
     <w:rsid w:val="00007977"/>
     <w:rsid w:val="00007DF1"/>
     <w:rsid w:val="0001316E"/>
     <w:rsid w:val="0001382D"/>
     <w:rsid w:val="00020F0B"/>
     <w:rsid w:val="000210F6"/>
     <w:rsid w:val="00023FEF"/>
     <w:rsid w:val="00024682"/>
     <w:rsid w:val="000246AA"/>
     <w:rsid w:val="00024AB8"/>
     <w:rsid w:val="00030D71"/>
     <w:rsid w:val="0003242E"/>
+    <w:rsid w:val="00032A10"/>
     <w:rsid w:val="00036FCA"/>
     <w:rsid w:val="000377DE"/>
     <w:rsid w:val="00037C77"/>
     <w:rsid w:val="000431FB"/>
     <w:rsid w:val="0004321A"/>
     <w:rsid w:val="000463D9"/>
     <w:rsid w:val="000473A6"/>
     <w:rsid w:val="0005064A"/>
     <w:rsid w:val="00053161"/>
     <w:rsid w:val="000537B3"/>
+    <w:rsid w:val="00055A67"/>
     <w:rsid w:val="00055DFF"/>
     <w:rsid w:val="000575DF"/>
     <w:rsid w:val="0006375F"/>
     <w:rsid w:val="00067FE7"/>
     <w:rsid w:val="000714F1"/>
     <w:rsid w:val="000764AF"/>
     <w:rsid w:val="00082F65"/>
     <w:rsid w:val="00084871"/>
     <w:rsid w:val="00085318"/>
     <w:rsid w:val="0008647A"/>
     <w:rsid w:val="0009062D"/>
     <w:rsid w:val="0009300E"/>
     <w:rsid w:val="00095454"/>
     <w:rsid w:val="000A6746"/>
     <w:rsid w:val="000A6BFC"/>
     <w:rsid w:val="000A6FA5"/>
     <w:rsid w:val="000A7B80"/>
     <w:rsid w:val="000B04EC"/>
     <w:rsid w:val="000B3A3E"/>
     <w:rsid w:val="000B729F"/>
     <w:rsid w:val="000C0114"/>
     <w:rsid w:val="000C063C"/>
     <w:rsid w:val="000C08A4"/>
     <w:rsid w:val="000C4E6D"/>
     <w:rsid w:val="000C7E3C"/>
     <w:rsid w:val="000E0497"/>
     <w:rsid w:val="000E2533"/>
     <w:rsid w:val="000E274A"/>
     <w:rsid w:val="000E65D6"/>
     <w:rsid w:val="000F3740"/>
     <w:rsid w:val="000F3C20"/>
     <w:rsid w:val="000F3D48"/>
     <w:rsid w:val="000F4508"/>
     <w:rsid w:val="000F46FD"/>
+    <w:rsid w:val="000F4D33"/>
     <w:rsid w:val="00103BCA"/>
     <w:rsid w:val="00104875"/>
     <w:rsid w:val="00105C8C"/>
     <w:rsid w:val="0010748B"/>
     <w:rsid w:val="00112645"/>
     <w:rsid w:val="00114271"/>
     <w:rsid w:val="00116C6A"/>
     <w:rsid w:val="001245EC"/>
     <w:rsid w:val="001256BC"/>
     <w:rsid w:val="00134066"/>
     <w:rsid w:val="00137013"/>
     <w:rsid w:val="001466F6"/>
     <w:rsid w:val="00154B5E"/>
     <w:rsid w:val="001562CC"/>
     <w:rsid w:val="00156B83"/>
     <w:rsid w:val="001579CC"/>
     <w:rsid w:val="0016004C"/>
     <w:rsid w:val="001725FE"/>
     <w:rsid w:val="00173F64"/>
     <w:rsid w:val="00174196"/>
     <w:rsid w:val="0018040E"/>
     <w:rsid w:val="00186557"/>
     <w:rsid w:val="0018741C"/>
     <w:rsid w:val="00195606"/>
     <w:rsid w:val="001958EA"/>
     <w:rsid w:val="00196051"/>
     <w:rsid w:val="001A47B8"/>
     <w:rsid w:val="001A5C34"/>
     <w:rsid w:val="001A6E07"/>
     <w:rsid w:val="001B1568"/>
     <w:rsid w:val="001B7032"/>
     <w:rsid w:val="001B726A"/>
+    <w:rsid w:val="001B7A24"/>
     <w:rsid w:val="001C47EC"/>
     <w:rsid w:val="001D2268"/>
     <w:rsid w:val="001D3E8F"/>
+    <w:rsid w:val="001D3FB2"/>
     <w:rsid w:val="001D6819"/>
     <w:rsid w:val="001E0AD1"/>
     <w:rsid w:val="001E25D6"/>
     <w:rsid w:val="001E651F"/>
     <w:rsid w:val="001E6C20"/>
     <w:rsid w:val="001F3BDF"/>
     <w:rsid w:val="001F492A"/>
     <w:rsid w:val="001F79CB"/>
     <w:rsid w:val="002024E6"/>
     <w:rsid w:val="002027CB"/>
     <w:rsid w:val="00202DFA"/>
     <w:rsid w:val="0020351B"/>
     <w:rsid w:val="002046AA"/>
     <w:rsid w:val="002062BF"/>
     <w:rsid w:val="002069C8"/>
     <w:rsid w:val="00212D9D"/>
     <w:rsid w:val="002146C8"/>
     <w:rsid w:val="00215D7A"/>
     <w:rsid w:val="00216BDE"/>
     <w:rsid w:val="00217999"/>
     <w:rsid w:val="00220874"/>
     <w:rsid w:val="00220D81"/>
     <w:rsid w:val="00221C30"/>
     <w:rsid w:val="002238FC"/>
     <w:rsid w:val="00224BA4"/>
     <w:rsid w:val="00224CE0"/>
     <w:rsid w:val="002251DB"/>
     <w:rsid w:val="00233359"/>
     <w:rsid w:val="00233A63"/>
     <w:rsid w:val="00235461"/>
     <w:rsid w:val="00235FC3"/>
     <w:rsid w:val="002376FA"/>
     <w:rsid w:val="002403E2"/>
     <w:rsid w:val="00242177"/>
     <w:rsid w:val="002431FF"/>
     <w:rsid w:val="00243E60"/>
     <w:rsid w:val="00246B28"/>
     <w:rsid w:val="00247AB6"/>
     <w:rsid w:val="002518C4"/>
     <w:rsid w:val="00251FB6"/>
     <w:rsid w:val="00252BEB"/>
     <w:rsid w:val="002617A2"/>
     <w:rsid w:val="00265301"/>
     <w:rsid w:val="00267B97"/>
     <w:rsid w:val="002708A2"/>
     <w:rsid w:val="00270D90"/>
     <w:rsid w:val="002755D4"/>
     <w:rsid w:val="002778EE"/>
+    <w:rsid w:val="00287F56"/>
     <w:rsid w:val="00290245"/>
     <w:rsid w:val="002919DC"/>
     <w:rsid w:val="00292E79"/>
     <w:rsid w:val="00293A40"/>
     <w:rsid w:val="00294269"/>
     <w:rsid w:val="00295721"/>
     <w:rsid w:val="002965B8"/>
     <w:rsid w:val="002A1366"/>
     <w:rsid w:val="002A29E9"/>
     <w:rsid w:val="002A4C5D"/>
     <w:rsid w:val="002A5E83"/>
     <w:rsid w:val="002A66B1"/>
     <w:rsid w:val="002A68BD"/>
     <w:rsid w:val="002A7774"/>
+    <w:rsid w:val="002B2A87"/>
     <w:rsid w:val="002B3909"/>
     <w:rsid w:val="002B5FF4"/>
     <w:rsid w:val="002B6971"/>
     <w:rsid w:val="002C0CEF"/>
     <w:rsid w:val="002C0FA5"/>
     <w:rsid w:val="002C59A5"/>
     <w:rsid w:val="002C6368"/>
     <w:rsid w:val="002C644D"/>
     <w:rsid w:val="002C6873"/>
     <w:rsid w:val="002C69AF"/>
     <w:rsid w:val="002D29B4"/>
     <w:rsid w:val="002D3405"/>
     <w:rsid w:val="002D6B4C"/>
     <w:rsid w:val="002D7A1A"/>
+    <w:rsid w:val="002E2635"/>
     <w:rsid w:val="002E2EF0"/>
     <w:rsid w:val="002F1025"/>
     <w:rsid w:val="002F3722"/>
     <w:rsid w:val="002F7489"/>
     <w:rsid w:val="002F7FF3"/>
     <w:rsid w:val="00305D26"/>
     <w:rsid w:val="00310CC4"/>
     <w:rsid w:val="00311800"/>
     <w:rsid w:val="00312343"/>
     <w:rsid w:val="00313096"/>
     <w:rsid w:val="00313262"/>
     <w:rsid w:val="003207E8"/>
     <w:rsid w:val="0032275F"/>
     <w:rsid w:val="00322DBF"/>
     <w:rsid w:val="00323BD1"/>
     <w:rsid w:val="003253B7"/>
     <w:rsid w:val="003277D2"/>
     <w:rsid w:val="0033021F"/>
     <w:rsid w:val="00333282"/>
     <w:rsid w:val="00334384"/>
     <w:rsid w:val="00334A2E"/>
     <w:rsid w:val="00334D6B"/>
     <w:rsid w:val="00335046"/>
     <w:rsid w:val="003351BA"/>
     <w:rsid w:val="003352B0"/>
@@ -6867,344 +12968,354 @@
     <w:rsid w:val="003D53F5"/>
     <w:rsid w:val="003D5C80"/>
     <w:rsid w:val="003D64C4"/>
     <w:rsid w:val="003E15F2"/>
     <w:rsid w:val="003E4B84"/>
     <w:rsid w:val="003E7BF3"/>
     <w:rsid w:val="00400471"/>
     <w:rsid w:val="00401DBC"/>
     <w:rsid w:val="00403FEE"/>
     <w:rsid w:val="00411287"/>
     <w:rsid w:val="00412BE9"/>
     <w:rsid w:val="00413CFF"/>
     <w:rsid w:val="0041517C"/>
     <w:rsid w:val="00416292"/>
     <w:rsid w:val="00420A3B"/>
     <w:rsid w:val="00426817"/>
     <w:rsid w:val="00430163"/>
     <w:rsid w:val="004302DD"/>
     <w:rsid w:val="00435CE9"/>
     <w:rsid w:val="00437054"/>
     <w:rsid w:val="00441CA7"/>
     <w:rsid w:val="00442492"/>
     <w:rsid w:val="00442B17"/>
     <w:rsid w:val="004443AE"/>
     <w:rsid w:val="00447293"/>
+    <w:rsid w:val="0045016F"/>
     <w:rsid w:val="00452D0B"/>
     <w:rsid w:val="0045449A"/>
     <w:rsid w:val="00457AF1"/>
     <w:rsid w:val="004645E2"/>
     <w:rsid w:val="00467A7B"/>
     <w:rsid w:val="0047031C"/>
     <w:rsid w:val="004724C8"/>
     <w:rsid w:val="00476F05"/>
     <w:rsid w:val="00480FA2"/>
     <w:rsid w:val="0048250E"/>
     <w:rsid w:val="00485D90"/>
+    <w:rsid w:val="004868AC"/>
     <w:rsid w:val="00490956"/>
     <w:rsid w:val="004915BC"/>
     <w:rsid w:val="00491A9D"/>
     <w:rsid w:val="00493452"/>
     <w:rsid w:val="00493E3C"/>
     <w:rsid w:val="00493F9D"/>
     <w:rsid w:val="00495315"/>
     <w:rsid w:val="00497B96"/>
     <w:rsid w:val="004A20FA"/>
     <w:rsid w:val="004A3782"/>
     <w:rsid w:val="004A3ABA"/>
     <w:rsid w:val="004A3C33"/>
     <w:rsid w:val="004A4DA8"/>
     <w:rsid w:val="004A4E51"/>
     <w:rsid w:val="004B4036"/>
     <w:rsid w:val="004C10F2"/>
     <w:rsid w:val="004C49BB"/>
     <w:rsid w:val="004C58DE"/>
     <w:rsid w:val="004C6B19"/>
-    <w:rsid w:val="004C6F70"/>
     <w:rsid w:val="004C7AA2"/>
     <w:rsid w:val="004D4876"/>
     <w:rsid w:val="004E3A95"/>
     <w:rsid w:val="004E41CF"/>
     <w:rsid w:val="004E4F3C"/>
     <w:rsid w:val="004F0CD2"/>
     <w:rsid w:val="004F1254"/>
     <w:rsid w:val="004F157A"/>
     <w:rsid w:val="004F67AB"/>
     <w:rsid w:val="004F723B"/>
     <w:rsid w:val="00500A38"/>
     <w:rsid w:val="00504D01"/>
     <w:rsid w:val="00506ABF"/>
     <w:rsid w:val="005143DF"/>
     <w:rsid w:val="00514C7F"/>
     <w:rsid w:val="00523B05"/>
     <w:rsid w:val="00523FB9"/>
     <w:rsid w:val="00527F19"/>
-    <w:rsid w:val="005334F9"/>
     <w:rsid w:val="00534AF0"/>
     <w:rsid w:val="0053781D"/>
     <w:rsid w:val="005404AB"/>
     <w:rsid w:val="00540D17"/>
     <w:rsid w:val="005438F2"/>
     <w:rsid w:val="00544236"/>
     <w:rsid w:val="005470D5"/>
     <w:rsid w:val="00551819"/>
     <w:rsid w:val="0055340E"/>
     <w:rsid w:val="0055487C"/>
     <w:rsid w:val="00562C27"/>
     <w:rsid w:val="00571C6D"/>
     <w:rsid w:val="00573378"/>
     <w:rsid w:val="00580867"/>
     <w:rsid w:val="00582617"/>
     <w:rsid w:val="005839E6"/>
     <w:rsid w:val="00583ADC"/>
     <w:rsid w:val="00583F87"/>
     <w:rsid w:val="00584B11"/>
     <w:rsid w:val="005876EF"/>
     <w:rsid w:val="00587E2D"/>
-    <w:rsid w:val="00595183"/>
     <w:rsid w:val="00596CE2"/>
     <w:rsid w:val="005A0D7B"/>
     <w:rsid w:val="005A160C"/>
     <w:rsid w:val="005A2ACB"/>
     <w:rsid w:val="005B0260"/>
     <w:rsid w:val="005B15EB"/>
+    <w:rsid w:val="005B6831"/>
     <w:rsid w:val="005B77EC"/>
     <w:rsid w:val="005C2427"/>
+    <w:rsid w:val="005C2C3B"/>
     <w:rsid w:val="005C7149"/>
     <w:rsid w:val="005D1F47"/>
     <w:rsid w:val="005D2125"/>
     <w:rsid w:val="005D6960"/>
     <w:rsid w:val="005E221F"/>
     <w:rsid w:val="005E2236"/>
     <w:rsid w:val="005E22E4"/>
     <w:rsid w:val="005E7501"/>
     <w:rsid w:val="005F267F"/>
     <w:rsid w:val="005F48BC"/>
     <w:rsid w:val="005F5CC8"/>
     <w:rsid w:val="005F7957"/>
     <w:rsid w:val="00600775"/>
     <w:rsid w:val="0060507F"/>
     <w:rsid w:val="00605CC8"/>
     <w:rsid w:val="00606A26"/>
     <w:rsid w:val="00607A82"/>
     <w:rsid w:val="00611874"/>
     <w:rsid w:val="006127B5"/>
     <w:rsid w:val="0061544E"/>
     <w:rsid w:val="0062217D"/>
     <w:rsid w:val="00622E37"/>
     <w:rsid w:val="006238B4"/>
     <w:rsid w:val="006311C3"/>
+    <w:rsid w:val="00631B65"/>
     <w:rsid w:val="00632E6E"/>
     <w:rsid w:val="006336D3"/>
     <w:rsid w:val="00633874"/>
     <w:rsid w:val="006371B5"/>
     <w:rsid w:val="0064260E"/>
     <w:rsid w:val="00660458"/>
     <w:rsid w:val="0066057A"/>
     <w:rsid w:val="006617B0"/>
     <w:rsid w:val="00662D4B"/>
     <w:rsid w:val="006640F1"/>
     <w:rsid w:val="00665691"/>
+    <w:rsid w:val="006666C5"/>
     <w:rsid w:val="00671BA8"/>
     <w:rsid w:val="00676D55"/>
     <w:rsid w:val="00677115"/>
+    <w:rsid w:val="00680DB5"/>
     <w:rsid w:val="00681C49"/>
     <w:rsid w:val="0068420C"/>
     <w:rsid w:val="0069127F"/>
+    <w:rsid w:val="006916B3"/>
     <w:rsid w:val="00693E20"/>
     <w:rsid w:val="00696BA9"/>
     <w:rsid w:val="006A4D5A"/>
     <w:rsid w:val="006A5A1D"/>
     <w:rsid w:val="006A7E1C"/>
     <w:rsid w:val="006B4F03"/>
     <w:rsid w:val="006B638C"/>
     <w:rsid w:val="006B6850"/>
     <w:rsid w:val="006C0487"/>
     <w:rsid w:val="006C0E24"/>
     <w:rsid w:val="006C1CB8"/>
     <w:rsid w:val="006C2CCF"/>
     <w:rsid w:val="006C6E6F"/>
     <w:rsid w:val="006D1A6E"/>
     <w:rsid w:val="006D1A83"/>
+    <w:rsid w:val="006D4C44"/>
     <w:rsid w:val="006D678A"/>
     <w:rsid w:val="006D67D8"/>
     <w:rsid w:val="006E22D5"/>
     <w:rsid w:val="006E3027"/>
     <w:rsid w:val="006E4F0F"/>
     <w:rsid w:val="006E4FDA"/>
     <w:rsid w:val="006E5B46"/>
     <w:rsid w:val="006E6CA7"/>
     <w:rsid w:val="006F4737"/>
     <w:rsid w:val="006F4835"/>
     <w:rsid w:val="006F69D0"/>
     <w:rsid w:val="00702F57"/>
     <w:rsid w:val="007059CF"/>
     <w:rsid w:val="00706AC6"/>
     <w:rsid w:val="00710AB6"/>
     <w:rsid w:val="007117B5"/>
     <w:rsid w:val="0071272F"/>
     <w:rsid w:val="00724175"/>
     <w:rsid w:val="0072450E"/>
     <w:rsid w:val="007254B6"/>
     <w:rsid w:val="007338B1"/>
     <w:rsid w:val="00735C07"/>
     <w:rsid w:val="0073609D"/>
     <w:rsid w:val="00736BDE"/>
     <w:rsid w:val="00736BE0"/>
     <w:rsid w:val="00737F54"/>
+    <w:rsid w:val="0074308B"/>
     <w:rsid w:val="0074353D"/>
     <w:rsid w:val="007442BC"/>
+    <w:rsid w:val="007464B0"/>
     <w:rsid w:val="00750282"/>
     <w:rsid w:val="00750B94"/>
     <w:rsid w:val="00753D1F"/>
     <w:rsid w:val="0075647E"/>
     <w:rsid w:val="00756EBC"/>
     <w:rsid w:val="00760A05"/>
     <w:rsid w:val="00770CF0"/>
     <w:rsid w:val="00771E46"/>
     <w:rsid w:val="00780867"/>
     <w:rsid w:val="0078203C"/>
     <w:rsid w:val="007853A0"/>
     <w:rsid w:val="00786EB9"/>
     <w:rsid w:val="00790439"/>
     <w:rsid w:val="0079244A"/>
     <w:rsid w:val="00792D91"/>
     <w:rsid w:val="00794106"/>
     <w:rsid w:val="00794CD1"/>
     <w:rsid w:val="00796A66"/>
     <w:rsid w:val="007A0BBF"/>
     <w:rsid w:val="007A1E04"/>
     <w:rsid w:val="007A3D3A"/>
     <w:rsid w:val="007A4C0C"/>
     <w:rsid w:val="007A6116"/>
     <w:rsid w:val="007B1D80"/>
-    <w:rsid w:val="007B3C76"/>
     <w:rsid w:val="007B4FB5"/>
     <w:rsid w:val="007B557C"/>
     <w:rsid w:val="007B6857"/>
     <w:rsid w:val="007C49CB"/>
     <w:rsid w:val="007C65B7"/>
     <w:rsid w:val="007C6DA6"/>
     <w:rsid w:val="007C6FD6"/>
     <w:rsid w:val="007D44D0"/>
     <w:rsid w:val="007E48F6"/>
     <w:rsid w:val="007E4FF7"/>
     <w:rsid w:val="007E5941"/>
     <w:rsid w:val="007F14E7"/>
     <w:rsid w:val="007F1ABC"/>
     <w:rsid w:val="007F305A"/>
     <w:rsid w:val="007F3EA9"/>
     <w:rsid w:val="007F6ACE"/>
     <w:rsid w:val="007F7E0B"/>
     <w:rsid w:val="008018A8"/>
     <w:rsid w:val="008046DB"/>
     <w:rsid w:val="00814317"/>
     <w:rsid w:val="00815D2C"/>
     <w:rsid w:val="0081721F"/>
     <w:rsid w:val="00820565"/>
     <w:rsid w:val="008212C2"/>
     <w:rsid w:val="00825D30"/>
     <w:rsid w:val="00835157"/>
     <w:rsid w:val="00837B1D"/>
     <w:rsid w:val="00841D7E"/>
+    <w:rsid w:val="00846662"/>
     <w:rsid w:val="00847FD5"/>
     <w:rsid w:val="00852B57"/>
     <w:rsid w:val="008557D8"/>
     <w:rsid w:val="00855A05"/>
     <w:rsid w:val="008577CA"/>
     <w:rsid w:val="008610A0"/>
     <w:rsid w:val="008633FC"/>
     <w:rsid w:val="008667B5"/>
     <w:rsid w:val="00867BD3"/>
     <w:rsid w:val="008736C6"/>
     <w:rsid w:val="008740F0"/>
     <w:rsid w:val="00874CD6"/>
     <w:rsid w:val="00875291"/>
     <w:rsid w:val="00875408"/>
     <w:rsid w:val="008755AC"/>
     <w:rsid w:val="008777D6"/>
     <w:rsid w:val="00877AA9"/>
     <w:rsid w:val="00877F1C"/>
     <w:rsid w:val="00882DAE"/>
     <w:rsid w:val="00884218"/>
     <w:rsid w:val="0088777E"/>
     <w:rsid w:val="00890ABF"/>
     <w:rsid w:val="008A165C"/>
     <w:rsid w:val="008A55B0"/>
     <w:rsid w:val="008A644D"/>
     <w:rsid w:val="008B0025"/>
     <w:rsid w:val="008B36E4"/>
     <w:rsid w:val="008B37E1"/>
     <w:rsid w:val="008B473F"/>
     <w:rsid w:val="008C0B78"/>
     <w:rsid w:val="008C340A"/>
+    <w:rsid w:val="008C483B"/>
     <w:rsid w:val="008C4AAE"/>
     <w:rsid w:val="008C4EF8"/>
     <w:rsid w:val="008D0F57"/>
     <w:rsid w:val="008D171C"/>
     <w:rsid w:val="008D4328"/>
     <w:rsid w:val="008D639E"/>
     <w:rsid w:val="008E0130"/>
     <w:rsid w:val="008E6945"/>
     <w:rsid w:val="008E7438"/>
     <w:rsid w:val="008F1D77"/>
     <w:rsid w:val="008F33E7"/>
     <w:rsid w:val="008F378D"/>
     <w:rsid w:val="008F5E4C"/>
     <w:rsid w:val="008F760A"/>
     <w:rsid w:val="00900354"/>
     <w:rsid w:val="00903923"/>
     <w:rsid w:val="0091048F"/>
     <w:rsid w:val="009121D2"/>
     <w:rsid w:val="00913E4E"/>
     <w:rsid w:val="0091455D"/>
     <w:rsid w:val="00914E1B"/>
     <w:rsid w:val="00914F05"/>
     <w:rsid w:val="00916837"/>
     <w:rsid w:val="00917925"/>
     <w:rsid w:val="00924FD8"/>
     <w:rsid w:val="00926F51"/>
     <w:rsid w:val="009271FC"/>
     <w:rsid w:val="0093110D"/>
     <w:rsid w:val="00931524"/>
     <w:rsid w:val="00931557"/>
     <w:rsid w:val="009361E0"/>
     <w:rsid w:val="00936A27"/>
     <w:rsid w:val="00941978"/>
     <w:rsid w:val="00941E6C"/>
     <w:rsid w:val="00941F13"/>
     <w:rsid w:val="00942E44"/>
     <w:rsid w:val="00944F24"/>
     <w:rsid w:val="00953A71"/>
     <w:rsid w:val="00956D5E"/>
     <w:rsid w:val="009604E9"/>
     <w:rsid w:val="00961D8A"/>
     <w:rsid w:val="00963FB0"/>
     <w:rsid w:val="009677D0"/>
     <w:rsid w:val="00973B46"/>
     <w:rsid w:val="009740A8"/>
     <w:rsid w:val="00977ED0"/>
+    <w:rsid w:val="00980B29"/>
     <w:rsid w:val="0098129D"/>
     <w:rsid w:val="00990140"/>
     <w:rsid w:val="009956BB"/>
     <w:rsid w:val="009979B1"/>
     <w:rsid w:val="009A181E"/>
     <w:rsid w:val="009A3717"/>
     <w:rsid w:val="009A4EF9"/>
     <w:rsid w:val="009A6821"/>
     <w:rsid w:val="009A766D"/>
     <w:rsid w:val="009B3FF6"/>
     <w:rsid w:val="009D06F7"/>
     <w:rsid w:val="009D2C2C"/>
     <w:rsid w:val="009D2FD8"/>
     <w:rsid w:val="009F0AE0"/>
     <w:rsid w:val="009F2BC2"/>
     <w:rsid w:val="009F34C3"/>
     <w:rsid w:val="009F39BA"/>
     <w:rsid w:val="009F7B90"/>
     <w:rsid w:val="00A01A20"/>
     <w:rsid w:val="00A0256E"/>
     <w:rsid w:val="00A041D4"/>
     <w:rsid w:val="00A04898"/>
     <w:rsid w:val="00A11217"/>
     <w:rsid w:val="00A14BA2"/>
     <w:rsid w:val="00A172F0"/>
@@ -7236,90 +13347,95 @@
     <w:rsid w:val="00AC4E82"/>
     <w:rsid w:val="00AC656D"/>
     <w:rsid w:val="00AD2C0B"/>
     <w:rsid w:val="00AD3042"/>
     <w:rsid w:val="00AD3A7E"/>
     <w:rsid w:val="00AD3CBB"/>
     <w:rsid w:val="00AD5199"/>
     <w:rsid w:val="00AD55FD"/>
     <w:rsid w:val="00AD5CEE"/>
     <w:rsid w:val="00AD6325"/>
     <w:rsid w:val="00AE43C9"/>
     <w:rsid w:val="00AE5A14"/>
     <w:rsid w:val="00AF09A8"/>
     <w:rsid w:val="00AF5C58"/>
     <w:rsid w:val="00AF6EF6"/>
     <w:rsid w:val="00B03CB6"/>
     <w:rsid w:val="00B12919"/>
     <w:rsid w:val="00B12ED0"/>
     <w:rsid w:val="00B1522A"/>
     <w:rsid w:val="00B1584C"/>
     <w:rsid w:val="00B173EA"/>
     <w:rsid w:val="00B270C0"/>
     <w:rsid w:val="00B3147E"/>
     <w:rsid w:val="00B3290F"/>
     <w:rsid w:val="00B34C35"/>
+    <w:rsid w:val="00B36EBA"/>
     <w:rsid w:val="00B418E1"/>
     <w:rsid w:val="00B509D6"/>
     <w:rsid w:val="00B51EE0"/>
     <w:rsid w:val="00B5210C"/>
     <w:rsid w:val="00B53E39"/>
+    <w:rsid w:val="00B53FFE"/>
     <w:rsid w:val="00B5404F"/>
     <w:rsid w:val="00B57CC6"/>
     <w:rsid w:val="00B57D97"/>
     <w:rsid w:val="00B61181"/>
     <w:rsid w:val="00B619E0"/>
     <w:rsid w:val="00B62CED"/>
     <w:rsid w:val="00B63133"/>
     <w:rsid w:val="00B66915"/>
     <w:rsid w:val="00B6733F"/>
     <w:rsid w:val="00B71796"/>
     <w:rsid w:val="00B74127"/>
+    <w:rsid w:val="00B77F11"/>
     <w:rsid w:val="00B860BC"/>
     <w:rsid w:val="00B86519"/>
     <w:rsid w:val="00B90D4E"/>
     <w:rsid w:val="00B94789"/>
     <w:rsid w:val="00B97031"/>
     <w:rsid w:val="00BA0947"/>
     <w:rsid w:val="00BA3054"/>
     <w:rsid w:val="00BA5580"/>
     <w:rsid w:val="00BA7970"/>
     <w:rsid w:val="00BB113F"/>
     <w:rsid w:val="00BB347C"/>
     <w:rsid w:val="00BC7825"/>
     <w:rsid w:val="00BD2A94"/>
     <w:rsid w:val="00BE208C"/>
     <w:rsid w:val="00BE42C4"/>
     <w:rsid w:val="00BE461F"/>
     <w:rsid w:val="00BE7690"/>
     <w:rsid w:val="00BF3D56"/>
     <w:rsid w:val="00BF46E1"/>
     <w:rsid w:val="00BF7067"/>
+    <w:rsid w:val="00C02B35"/>
     <w:rsid w:val="00C04047"/>
     <w:rsid w:val="00C07270"/>
     <w:rsid w:val="00C07FA1"/>
     <w:rsid w:val="00C10485"/>
+    <w:rsid w:val="00C108DE"/>
     <w:rsid w:val="00C10B77"/>
     <w:rsid w:val="00C112B9"/>
     <w:rsid w:val="00C1375B"/>
     <w:rsid w:val="00C17477"/>
     <w:rsid w:val="00C254B5"/>
     <w:rsid w:val="00C264C9"/>
     <w:rsid w:val="00C2735F"/>
     <w:rsid w:val="00C275F5"/>
     <w:rsid w:val="00C317CE"/>
     <w:rsid w:val="00C31EA6"/>
     <w:rsid w:val="00C32C79"/>
     <w:rsid w:val="00C3420E"/>
     <w:rsid w:val="00C379E6"/>
     <w:rsid w:val="00C40131"/>
     <w:rsid w:val="00C413EC"/>
     <w:rsid w:val="00C479D9"/>
     <w:rsid w:val="00C501FE"/>
     <w:rsid w:val="00C53ED8"/>
     <w:rsid w:val="00C6134A"/>
     <w:rsid w:val="00C61DFE"/>
     <w:rsid w:val="00C6236C"/>
     <w:rsid w:val="00C67ABF"/>
     <w:rsid w:val="00C72D05"/>
     <w:rsid w:val="00C813AB"/>
     <w:rsid w:val="00C83D47"/>
@@ -7339,221 +13455,521 @@
     <w:rsid w:val="00CC6636"/>
     <w:rsid w:val="00CC750A"/>
     <w:rsid w:val="00CD451F"/>
     <w:rsid w:val="00CD6081"/>
     <w:rsid w:val="00CD6FE4"/>
     <w:rsid w:val="00CE0580"/>
     <w:rsid w:val="00CE1E7D"/>
     <w:rsid w:val="00CE33EB"/>
     <w:rsid w:val="00CE5047"/>
     <w:rsid w:val="00CE574F"/>
     <w:rsid w:val="00CE6BFF"/>
     <w:rsid w:val="00CE6CDA"/>
     <w:rsid w:val="00CE7B20"/>
     <w:rsid w:val="00CF15A0"/>
     <w:rsid w:val="00CF3FFC"/>
     <w:rsid w:val="00CF758D"/>
     <w:rsid w:val="00CF7925"/>
     <w:rsid w:val="00D05134"/>
     <w:rsid w:val="00D0653D"/>
     <w:rsid w:val="00D103C1"/>
     <w:rsid w:val="00D11376"/>
     <w:rsid w:val="00D1203E"/>
     <w:rsid w:val="00D15613"/>
     <w:rsid w:val="00D21F2C"/>
     <w:rsid w:val="00D245D3"/>
+    <w:rsid w:val="00D2570D"/>
     <w:rsid w:val="00D31E04"/>
     <w:rsid w:val="00D334FF"/>
     <w:rsid w:val="00D35049"/>
     <w:rsid w:val="00D359D7"/>
     <w:rsid w:val="00D360D7"/>
     <w:rsid w:val="00D47AD1"/>
     <w:rsid w:val="00D51594"/>
     <w:rsid w:val="00D57D72"/>
     <w:rsid w:val="00D60735"/>
     <w:rsid w:val="00D66266"/>
     <w:rsid w:val="00D70734"/>
     <w:rsid w:val="00D70C10"/>
     <w:rsid w:val="00D71EF2"/>
+    <w:rsid w:val="00D7434D"/>
     <w:rsid w:val="00D81219"/>
     <w:rsid w:val="00D818E5"/>
     <w:rsid w:val="00D8543B"/>
     <w:rsid w:val="00D9546B"/>
     <w:rsid w:val="00D97100"/>
     <w:rsid w:val="00D97369"/>
     <w:rsid w:val="00DA7A96"/>
     <w:rsid w:val="00DB6615"/>
     <w:rsid w:val="00DB6763"/>
     <w:rsid w:val="00DB7C87"/>
     <w:rsid w:val="00DB7F06"/>
     <w:rsid w:val="00DC6D71"/>
     <w:rsid w:val="00DD461A"/>
     <w:rsid w:val="00DD78F4"/>
     <w:rsid w:val="00DE0C7B"/>
     <w:rsid w:val="00DE7891"/>
     <w:rsid w:val="00DE7DE2"/>
     <w:rsid w:val="00DF4E01"/>
     <w:rsid w:val="00E00234"/>
+    <w:rsid w:val="00E00C71"/>
     <w:rsid w:val="00E0195D"/>
     <w:rsid w:val="00E10687"/>
     <w:rsid w:val="00E14181"/>
     <w:rsid w:val="00E14FD3"/>
     <w:rsid w:val="00E156AE"/>
     <w:rsid w:val="00E17618"/>
     <w:rsid w:val="00E32B2C"/>
     <w:rsid w:val="00E4262F"/>
     <w:rsid w:val="00E43A12"/>
     <w:rsid w:val="00E47CA8"/>
     <w:rsid w:val="00E57AC7"/>
     <w:rsid w:val="00E63CBB"/>
     <w:rsid w:val="00E66F35"/>
     <w:rsid w:val="00E705E6"/>
     <w:rsid w:val="00E72A1F"/>
     <w:rsid w:val="00E744D1"/>
     <w:rsid w:val="00E745F7"/>
     <w:rsid w:val="00E750A0"/>
     <w:rsid w:val="00E7599A"/>
     <w:rsid w:val="00E76CF3"/>
     <w:rsid w:val="00E7790F"/>
+    <w:rsid w:val="00E800B6"/>
     <w:rsid w:val="00E81DC1"/>
     <w:rsid w:val="00E84C56"/>
     <w:rsid w:val="00E86C62"/>
     <w:rsid w:val="00E87102"/>
     <w:rsid w:val="00E87EC6"/>
     <w:rsid w:val="00E93473"/>
     <w:rsid w:val="00E94136"/>
     <w:rsid w:val="00E96A60"/>
     <w:rsid w:val="00EB6479"/>
     <w:rsid w:val="00EB7506"/>
     <w:rsid w:val="00EB7754"/>
     <w:rsid w:val="00EC0C60"/>
     <w:rsid w:val="00EC18DC"/>
     <w:rsid w:val="00EC5CDE"/>
     <w:rsid w:val="00ED1852"/>
     <w:rsid w:val="00ED49CF"/>
     <w:rsid w:val="00ED7985"/>
+    <w:rsid w:val="00EE1EB7"/>
     <w:rsid w:val="00EE24CB"/>
     <w:rsid w:val="00EE266C"/>
     <w:rsid w:val="00EE2E58"/>
     <w:rsid w:val="00EE3EBE"/>
     <w:rsid w:val="00EE7C53"/>
     <w:rsid w:val="00F01289"/>
     <w:rsid w:val="00F106B0"/>
     <w:rsid w:val="00F11543"/>
     <w:rsid w:val="00F13B89"/>
     <w:rsid w:val="00F1492E"/>
     <w:rsid w:val="00F16C0E"/>
     <w:rsid w:val="00F20D3D"/>
     <w:rsid w:val="00F21E6A"/>
     <w:rsid w:val="00F27F41"/>
+    <w:rsid w:val="00F3310B"/>
     <w:rsid w:val="00F405A7"/>
     <w:rsid w:val="00F41925"/>
     <w:rsid w:val="00F44B32"/>
     <w:rsid w:val="00F46ED8"/>
     <w:rsid w:val="00F515BB"/>
     <w:rsid w:val="00F51860"/>
     <w:rsid w:val="00F51950"/>
     <w:rsid w:val="00F53EE1"/>
     <w:rsid w:val="00F552D9"/>
     <w:rsid w:val="00F56C1F"/>
     <w:rsid w:val="00F602DA"/>
     <w:rsid w:val="00F627CF"/>
     <w:rsid w:val="00F648CD"/>
     <w:rsid w:val="00F70D7F"/>
     <w:rsid w:val="00F72647"/>
     <w:rsid w:val="00F74105"/>
     <w:rsid w:val="00F746AE"/>
     <w:rsid w:val="00F812D9"/>
     <w:rsid w:val="00F876E8"/>
     <w:rsid w:val="00F876F9"/>
     <w:rsid w:val="00F90885"/>
     <w:rsid w:val="00F918F0"/>
     <w:rsid w:val="00F93A20"/>
     <w:rsid w:val="00F94894"/>
     <w:rsid w:val="00FA12A7"/>
     <w:rsid w:val="00FA51BA"/>
     <w:rsid w:val="00FA5E37"/>
     <w:rsid w:val="00FA74A3"/>
     <w:rsid w:val="00FB087B"/>
     <w:rsid w:val="00FB1CE1"/>
     <w:rsid w:val="00FB3CBD"/>
     <w:rsid w:val="00FB5156"/>
     <w:rsid w:val="00FD39A4"/>
     <w:rsid w:val="00FD57BD"/>
     <w:rsid w:val="00FD674B"/>
     <w:rsid w:val="00FE399F"/>
     <w:rsid w:val="00FE5DF4"/>
     <w:rsid w:val="00FE7AEB"/>
     <w:rsid w:val="00FF133B"/>
     <w:rsid w:val="00FF4235"/>
+    <w:rsid w:val="0109E9E7"/>
+    <w:rsid w:val="01277513"/>
+    <w:rsid w:val="012E22F8"/>
+    <w:rsid w:val="01BED7F0"/>
+    <w:rsid w:val="01CDC804"/>
+    <w:rsid w:val="029178D4"/>
+    <w:rsid w:val="03473E4B"/>
+    <w:rsid w:val="0481A1F4"/>
+    <w:rsid w:val="04B13C0E"/>
+    <w:rsid w:val="05D0D551"/>
+    <w:rsid w:val="061A48E5"/>
+    <w:rsid w:val="063CB5A1"/>
+    <w:rsid w:val="0687C455"/>
+    <w:rsid w:val="077EE1B7"/>
+    <w:rsid w:val="0883E02C"/>
+    <w:rsid w:val="088FD467"/>
+    <w:rsid w:val="09A95739"/>
+    <w:rsid w:val="09F49075"/>
+    <w:rsid w:val="0A8CE88B"/>
+    <w:rsid w:val="0AF8DBB8"/>
+    <w:rsid w:val="0BA50D21"/>
+    <w:rsid w:val="0BB4D93A"/>
+    <w:rsid w:val="0BF3F0E0"/>
+    <w:rsid w:val="0C18E264"/>
+    <w:rsid w:val="0C32A3FF"/>
+    <w:rsid w:val="0C32D55E"/>
+    <w:rsid w:val="0C4A4538"/>
+    <w:rsid w:val="0C704F2D"/>
+    <w:rsid w:val="0C94B263"/>
+    <w:rsid w:val="0D686EC4"/>
+    <w:rsid w:val="0DF9D6B1"/>
+    <w:rsid w:val="0E34769C"/>
+    <w:rsid w:val="0E4EB70A"/>
+    <w:rsid w:val="0E9BA867"/>
+    <w:rsid w:val="0FE19A0D"/>
+    <w:rsid w:val="10325FE6"/>
+    <w:rsid w:val="10B90A98"/>
+    <w:rsid w:val="11A05309"/>
+    <w:rsid w:val="122170E0"/>
+    <w:rsid w:val="1305066C"/>
+    <w:rsid w:val="13378BED"/>
+    <w:rsid w:val="135C10B4"/>
+    <w:rsid w:val="14BF32E3"/>
+    <w:rsid w:val="14C87497"/>
+    <w:rsid w:val="14D0CC97"/>
+    <w:rsid w:val="154D1F39"/>
+    <w:rsid w:val="156BA1F0"/>
+    <w:rsid w:val="15DF6B91"/>
+    <w:rsid w:val="1614BDE0"/>
+    <w:rsid w:val="1672BDAC"/>
+    <w:rsid w:val="17060CA7"/>
+    <w:rsid w:val="170ECA4C"/>
+    <w:rsid w:val="17B8B208"/>
+    <w:rsid w:val="18A335D8"/>
+    <w:rsid w:val="18B2507A"/>
+    <w:rsid w:val="18C70F16"/>
+    <w:rsid w:val="18E0F611"/>
+    <w:rsid w:val="1910A841"/>
+    <w:rsid w:val="1A4EE60F"/>
+    <w:rsid w:val="1A909B49"/>
+    <w:rsid w:val="1ADEC5A0"/>
+    <w:rsid w:val="1BEB7F27"/>
+    <w:rsid w:val="1D57CE24"/>
+    <w:rsid w:val="1DAB9850"/>
+    <w:rsid w:val="1DDCAF65"/>
+    <w:rsid w:val="1E349E2A"/>
+    <w:rsid w:val="1E810591"/>
+    <w:rsid w:val="1F98997A"/>
+    <w:rsid w:val="1F9AB1C3"/>
+    <w:rsid w:val="20280EB2"/>
+    <w:rsid w:val="20E66831"/>
+    <w:rsid w:val="21218446"/>
+    <w:rsid w:val="22D83183"/>
+    <w:rsid w:val="23392BDE"/>
+    <w:rsid w:val="242D8E39"/>
+    <w:rsid w:val="24ACEDB9"/>
+    <w:rsid w:val="25153F5C"/>
+    <w:rsid w:val="253B2290"/>
+    <w:rsid w:val="25471841"/>
+    <w:rsid w:val="2663AA09"/>
+    <w:rsid w:val="26D80433"/>
+    <w:rsid w:val="27084E4E"/>
+    <w:rsid w:val="27F82F62"/>
+    <w:rsid w:val="29138E69"/>
+    <w:rsid w:val="296467D8"/>
+    <w:rsid w:val="29928DC3"/>
+    <w:rsid w:val="2A02AAEE"/>
+    <w:rsid w:val="2B1E039B"/>
+    <w:rsid w:val="2B3BA7AC"/>
+    <w:rsid w:val="2B50B80D"/>
+    <w:rsid w:val="2C3D4946"/>
+    <w:rsid w:val="2C4B8571"/>
+    <w:rsid w:val="2C8080BD"/>
+    <w:rsid w:val="2CD4D200"/>
+    <w:rsid w:val="2CFD3486"/>
+    <w:rsid w:val="2DA8680F"/>
+    <w:rsid w:val="2DC15933"/>
+    <w:rsid w:val="2DFB083F"/>
+    <w:rsid w:val="2E505C84"/>
+    <w:rsid w:val="2E5AB794"/>
+    <w:rsid w:val="2E8307BF"/>
+    <w:rsid w:val="2ED1EB38"/>
+    <w:rsid w:val="2EFE3BAE"/>
+    <w:rsid w:val="2F87E0F0"/>
+    <w:rsid w:val="2FB3D95E"/>
+    <w:rsid w:val="2FF24A60"/>
+    <w:rsid w:val="30C1A33B"/>
+    <w:rsid w:val="30EFC55D"/>
+    <w:rsid w:val="323F4C1E"/>
+    <w:rsid w:val="3276F9C2"/>
+    <w:rsid w:val="32FD3BD4"/>
+    <w:rsid w:val="33083941"/>
+    <w:rsid w:val="331CB78C"/>
+    <w:rsid w:val="33637D7A"/>
+    <w:rsid w:val="33A66156"/>
+    <w:rsid w:val="33C04DA4"/>
+    <w:rsid w:val="33D03887"/>
+    <w:rsid w:val="342EBC11"/>
+    <w:rsid w:val="343BE11E"/>
+    <w:rsid w:val="348E6DCF"/>
+    <w:rsid w:val="34B87480"/>
+    <w:rsid w:val="350C428C"/>
+    <w:rsid w:val="356A8DB3"/>
+    <w:rsid w:val="35960097"/>
+    <w:rsid w:val="361D1392"/>
+    <w:rsid w:val="362E68E6"/>
+    <w:rsid w:val="3685B80C"/>
+    <w:rsid w:val="36A726DB"/>
+    <w:rsid w:val="36B83641"/>
+    <w:rsid w:val="371ADAB5"/>
+    <w:rsid w:val="3761E670"/>
+    <w:rsid w:val="37E614F3"/>
+    <w:rsid w:val="38148232"/>
+    <w:rsid w:val="3858BBE8"/>
+    <w:rsid w:val="38CFDCB3"/>
+    <w:rsid w:val="390290ED"/>
+    <w:rsid w:val="39221A20"/>
+    <w:rsid w:val="3942593B"/>
+    <w:rsid w:val="399E3160"/>
+    <w:rsid w:val="3B0AE257"/>
+    <w:rsid w:val="3B39E558"/>
+    <w:rsid w:val="3B6C099C"/>
+    <w:rsid w:val="3BD6D8FF"/>
+    <w:rsid w:val="3C0F09B1"/>
+    <w:rsid w:val="3C3D03AF"/>
+    <w:rsid w:val="3C49A378"/>
+    <w:rsid w:val="3CF97884"/>
+    <w:rsid w:val="3DDAE2B2"/>
+    <w:rsid w:val="3E667E36"/>
+    <w:rsid w:val="3F71F2CF"/>
+    <w:rsid w:val="3F72C83C"/>
+    <w:rsid w:val="401C97DB"/>
+    <w:rsid w:val="41221B03"/>
+    <w:rsid w:val="412E4E23"/>
+    <w:rsid w:val="41AACC22"/>
+    <w:rsid w:val="4216EC13"/>
+    <w:rsid w:val="4229D8AF"/>
+    <w:rsid w:val="424CDA70"/>
+    <w:rsid w:val="42503038"/>
+    <w:rsid w:val="429861FF"/>
+    <w:rsid w:val="42AEF81C"/>
+    <w:rsid w:val="42D96085"/>
+    <w:rsid w:val="42F00BFD"/>
+    <w:rsid w:val="43F66941"/>
+    <w:rsid w:val="447D074F"/>
+    <w:rsid w:val="44A6AEBC"/>
+    <w:rsid w:val="44BB7F6B"/>
+    <w:rsid w:val="44F8CA31"/>
+    <w:rsid w:val="450F7AE2"/>
+    <w:rsid w:val="457F6EED"/>
+    <w:rsid w:val="45E77BDF"/>
+    <w:rsid w:val="464BA88A"/>
+    <w:rsid w:val="47179CBE"/>
+    <w:rsid w:val="47948CB6"/>
+    <w:rsid w:val="48500E18"/>
+    <w:rsid w:val="4865C3C8"/>
+    <w:rsid w:val="4981C43C"/>
+    <w:rsid w:val="4A28FC22"/>
+    <w:rsid w:val="4AF04A70"/>
+    <w:rsid w:val="4CDEE95A"/>
+    <w:rsid w:val="4CF32D1C"/>
+    <w:rsid w:val="4E1F86BF"/>
+    <w:rsid w:val="4E2F15B9"/>
+    <w:rsid w:val="4E317A06"/>
+    <w:rsid w:val="4EE8A5C6"/>
+    <w:rsid w:val="4F89ECFA"/>
+    <w:rsid w:val="5013142B"/>
+    <w:rsid w:val="501E3018"/>
+    <w:rsid w:val="504FE66C"/>
+    <w:rsid w:val="50D65FD1"/>
+    <w:rsid w:val="5154B626"/>
+    <w:rsid w:val="51D691B5"/>
+    <w:rsid w:val="5313EB27"/>
+    <w:rsid w:val="534E9CE7"/>
+    <w:rsid w:val="5385AD2B"/>
+    <w:rsid w:val="53D35D21"/>
+    <w:rsid w:val="5406DFA2"/>
+    <w:rsid w:val="54186061"/>
+    <w:rsid w:val="542B1E8F"/>
+    <w:rsid w:val="54551BD2"/>
+    <w:rsid w:val="55C4EDD6"/>
+    <w:rsid w:val="5644E168"/>
+    <w:rsid w:val="569216DC"/>
+    <w:rsid w:val="580FD345"/>
+    <w:rsid w:val="587A4DF1"/>
+    <w:rsid w:val="59B24FC7"/>
+    <w:rsid w:val="5A02978B"/>
+    <w:rsid w:val="5A317CD8"/>
+    <w:rsid w:val="5AA3ABDE"/>
+    <w:rsid w:val="5AF9A862"/>
+    <w:rsid w:val="5B176ECB"/>
+    <w:rsid w:val="5B24DDF7"/>
+    <w:rsid w:val="5B841ECF"/>
+    <w:rsid w:val="5C3185F3"/>
+    <w:rsid w:val="5C3E7B17"/>
+    <w:rsid w:val="5CA247FE"/>
+    <w:rsid w:val="5D57226D"/>
+    <w:rsid w:val="5DA4064C"/>
+    <w:rsid w:val="5E29C48C"/>
+    <w:rsid w:val="5E765C5F"/>
+    <w:rsid w:val="5E78837C"/>
+    <w:rsid w:val="5E8AF43E"/>
+    <w:rsid w:val="5EC07DB0"/>
+    <w:rsid w:val="5EE992D1"/>
+    <w:rsid w:val="5F36FFFD"/>
+    <w:rsid w:val="5F41E414"/>
+    <w:rsid w:val="5F829A17"/>
+    <w:rsid w:val="5F989AF7"/>
+    <w:rsid w:val="5FD92B38"/>
+    <w:rsid w:val="60383D89"/>
+    <w:rsid w:val="60B8CDF3"/>
+    <w:rsid w:val="6123057B"/>
+    <w:rsid w:val="617C0B2E"/>
+    <w:rsid w:val="620797CB"/>
+    <w:rsid w:val="623091AB"/>
+    <w:rsid w:val="624C30AD"/>
+    <w:rsid w:val="6364879A"/>
+    <w:rsid w:val="638AA204"/>
+    <w:rsid w:val="65E0F98F"/>
+    <w:rsid w:val="65E384FE"/>
+    <w:rsid w:val="65FDDD01"/>
+    <w:rsid w:val="6675334B"/>
+    <w:rsid w:val="67993B44"/>
+    <w:rsid w:val="680EF773"/>
+    <w:rsid w:val="6882029C"/>
+    <w:rsid w:val="689FD0B5"/>
+    <w:rsid w:val="68AE48DA"/>
+    <w:rsid w:val="690CB1A4"/>
+    <w:rsid w:val="69EC12B9"/>
+    <w:rsid w:val="6A076D56"/>
+    <w:rsid w:val="6A3FF277"/>
+    <w:rsid w:val="6A628F4E"/>
+    <w:rsid w:val="6AD27FB5"/>
+    <w:rsid w:val="6BA523A4"/>
+    <w:rsid w:val="6BEAEB9E"/>
+    <w:rsid w:val="6E00EE56"/>
+    <w:rsid w:val="6F54777F"/>
+    <w:rsid w:val="6FB7FE9E"/>
+    <w:rsid w:val="7010E354"/>
+    <w:rsid w:val="70209131"/>
+    <w:rsid w:val="7109FCD2"/>
+    <w:rsid w:val="714F0C22"/>
+    <w:rsid w:val="71A9F8A9"/>
+    <w:rsid w:val="71E856AB"/>
+    <w:rsid w:val="732A7867"/>
+    <w:rsid w:val="73F30D25"/>
+    <w:rsid w:val="744C6FD4"/>
+    <w:rsid w:val="745AA6CB"/>
+    <w:rsid w:val="749F47AC"/>
+    <w:rsid w:val="74A13593"/>
+    <w:rsid w:val="74C9B661"/>
+    <w:rsid w:val="75708C6E"/>
+    <w:rsid w:val="759400B4"/>
+    <w:rsid w:val="75B93F8A"/>
+    <w:rsid w:val="763C479A"/>
+    <w:rsid w:val="76B3638A"/>
+    <w:rsid w:val="76C4A419"/>
+    <w:rsid w:val="77C1E458"/>
+    <w:rsid w:val="77C7C63D"/>
+    <w:rsid w:val="7868A051"/>
+    <w:rsid w:val="78897A6C"/>
+    <w:rsid w:val="7898933B"/>
+    <w:rsid w:val="78A5C43C"/>
+    <w:rsid w:val="78E92EAE"/>
+    <w:rsid w:val="7A027549"/>
+    <w:rsid w:val="7BC49DE8"/>
+    <w:rsid w:val="7BDA8DF6"/>
+    <w:rsid w:val="7BE2B81B"/>
+    <w:rsid w:val="7C2C5602"/>
+    <w:rsid w:val="7C69243F"/>
+    <w:rsid w:val="7C862D26"/>
+    <w:rsid w:val="7D852B0B"/>
+    <w:rsid w:val="7DE1C9D9"/>
+    <w:rsid w:val="7DEC09AC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="50E8B360"/>
+  <w14:docId w14:val="63A7EA9C"/>
   <w15:docId w15:val="{B5CA4D5B-F36A-4477-8C1B-573AEF731B05}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7881,374 +14297,379 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00220D81"/>
     <w:rPr>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo1Car"/>
+    <w:link w:val="Heading1Char"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00ED7985"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Listaconnmeros2"/>
+    <w:basedOn w:val="ListNumber2"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo2Car"/>
+    <w:link w:val="Heading2Char"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00ED7985"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo3Car"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00373827"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo4Car"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00447293"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
-[...2 lines deleted...]
-    <w:link w:val="Ttulo1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00ED7985"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
-[...2 lines deleted...]
-    <w:link w:val="Ttulo2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:rsid w:val="00ED7985"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Listaconnmeros2">
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
     <w:name w:val="List Number 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00ED7985"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="2"/>
+        <w:numId w:val="7"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipervnculo">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AC346D"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00A041D4"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pa19">
     <w:name w:val="Pa19"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A041D4"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="221" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Aldus LT Std Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aldus LT Std Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00B6733F"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bibliografa">
+  <w:style w:type="paragraph" w:styleId="Bibliography">
     <w:name w:val="Bibliography"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="37"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB3CBD"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
-[...2 lines deleted...]
-    <w:link w:val="Ttulo3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00373827"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Car">
-[...2 lines deleted...]
-    <w:link w:val="Ttulo4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00447293"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textonotapie">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextonotapieCar"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00447293"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextonotapieCar">
-[...2 lines deleted...]
-    <w:link w:val="Textonotapie"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00447293"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Refdenotaalpie">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00447293"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:rsid w:val="00447293"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ref-journal">
     <w:name w:val="ref-journal"/>
     <w:rsid w:val="00447293"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ref-vol">
     <w:name w:val="ref-vol"/>
     <w:rsid w:val="00447293"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="nowrap">
     <w:name w:val="nowrap"/>
     <w:rsid w:val="00447293"/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tablanormal21">
     <w:name w:val="Tabla normal 21"/>
-    <w:basedOn w:val="Tablanormal"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="42"/>
     <w:rsid w:val="00447293"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -8284,304 +14705,304 @@
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tablanormal41">
     <w:name w:val="Tabla normal 41"/>
-    <w:basedOn w:val="Tablanormal"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="44"/>
     <w:rsid w:val="00447293"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="nfasis">
+  <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00447293"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Refdecomentario">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00447293"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textocomentario">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextocomentarioCar"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00447293"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-CO"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextocomentarioCar">
-[...2 lines deleted...]
-    <w:link w:val="Textocomentario"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00447293"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Asuntodelcomentario">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Textocomentario"/>
-[...1 lines deleted...]
-    <w:link w:val="AsuntodelcomentarioCar"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00447293"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AsuntodelcomentarioCar">
-[...2 lines deleted...]
-    <w:link w:val="Asuntodelcomentario"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00447293"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textodeglobo">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextodegloboCar"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00447293"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="es-CO"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
-[...2 lines deleted...]
-    <w:link w:val="Textodeglobo"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00447293"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipervnculovisitado">
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00447293"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Encabezado">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="EncabezadoCar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00447293"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="es-CO"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
-[...2 lines deleted...]
-    <w:link w:val="Encabezado"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00447293"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Piedepgina">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="PiedepginaCar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00447293"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="es-CO"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
-[...2 lines deleted...]
-    <w:link w:val="Piedepgina"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00447293"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00447293"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tablaconcuadrcula">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Tablanormal"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00447293"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="es-ES"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tablanormal22">
     <w:name w:val="Tabla normal 22"/>
-    <w:basedOn w:val="Tablanormal"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="42"/>
     <w:rsid w:val="00447293"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="es-ES"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
@@ -8638,51 +15059,51 @@
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004915BC"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="5637242">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="21710310">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -11816,51 +18237,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2141681292">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15649/cuidarte.v7i2.339" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.studocu.com/es/document/universidad-adolfo-ibanez/gestion-de-personas-en-organizaciones/resumenes/administracion-en-recursos-humanos-capitulo-7/4168534/view" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC2626828/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15649/cuidarte.v7i2.339" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.mendeley.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.ibero.edu.co/handle/001/2911" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.studocu.com/es/document/universidad-adolfo-ibanez/gestion-de-personas-en-organizaciones/resumenes/administracion-en-recursos-humanos-capitulo-7/4168534/view" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC2626828/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://figshare.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15649/cuidarte.v7i2.339" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datadryad.org/stash" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dataverse.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15649/cuidarte.v7i2.339" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12681,81 +19102,88 @@
       <b:Author>
         <b:Corporate>Observatorio de la calidad en atención en salud. Ministerio de Protección Social</b:Corporate>
       </b:Author>
     </b:Author>
     <b:Title>Clasificación de los Costos. Guía para la evaluación de tecnologías de salud (ETS) en IPS.</b:Title>
     <b:URL>https://www.minsalud.gov.co/sites/rid/1/Guia_evalucaion_de_tecnoclogias_en_salud.pdf</b:URL>
     <b:RefOrder>27</b:RefOrder>
   </b:Source>
   <b:Source>
     <b:Tag>MP2006</b:Tag>
     <b:SourceType>JournalArticle</b:SourceType>
     <b:Guid>{47A41381-CFD8-4897-8FB8-743F507ED55E}</b:Guid>
     <b:Author>
       <b:Author>
         <b:Corporate>Observatorio de la calidad en atención en salud. Ministerio de Protección Social</b:Corporate>
       </b:Author>
     </b:Author>
     <b:Title>Clasificación de los Costos. Guía para la evaluación de tecnologías de salud (ETS) en IPS.</b:Title>
     <b:Year>2006</b:Year>
     <b:RefOrder>4</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DC421A7-F98F-4F70-919C-E2422D441637}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{589F6E25-C9FD-4529-9320-36344DCE32BB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>10111</Characters>
+  <Pages>9</Pages>
+  <Words>2872</Words>
+  <Characters>15801</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>84</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Lines>131</Lines>
+  <Paragraphs>37</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11926</CharactersWithSpaces>
+  <CharactersWithSpaces>18636</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lety</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>