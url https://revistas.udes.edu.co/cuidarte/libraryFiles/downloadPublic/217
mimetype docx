--- v0 (2026-01-20)
+++ v1 (2026-07-05)
@@ -1,62 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:bookmarkStart w:id="0" w:name="_Hlk59536823"/>
-    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="5B312525" w14:textId="77777777" w:rsidR="00834269" w:rsidRDefault="00746D4B">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk59536823"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="77047C92" wp14:editId="022BD891">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>4445</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7556500" cy="635000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="25" name="Rectangle 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -172,91 +172,91 @@
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="77047C92" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:.35pt;margin-top:0;width:595pt;height:50pt;z-index:-251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8AAokrAIAAKEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1vmzAUfZ+0/2D5nfJRSAIqqboQpknd&#10;Vq3bD3DABGvGZrYT0k3777s2IWm6l2kbD+hiXx/fc8/h3tweOo72VGkmRY7DqwAjKipZM7HN8ZfP&#10;pbfASBsiasKloDl+ohrfLl+/uhn6jEaylbymCgGI0NnQ57g1ps98X1ct7Yi+kj0VsNlI1REDn2rr&#10;14oMgN5xPwqCmT9IVfdKVlRrWC3GTbx0+E1DK/OxaTQ1iOcYajPurdx7Y9/+8oZkW0X6llXHMshf&#10;VNERJuDSE1RBDEE7xX6D6lilpJaNuapk58umYRV1HIBNGLxg89iSnjou0Bzdn9qk/x9s9WH/oBCr&#10;cxwlGAnSgUafoGtEbDlFke3P0OsM0h77B2UZ6v5eVl81EnLVQha9U0oOLSU1VBXafP/igP3QcBRt&#10;hveyBnSyM9K16tCozgJCE9DBKfJ0UoQeDKpgcZ4ksyQA4SrYm11D6CTzSTad7pU2b6nskA1yrKB2&#10;h07299rYakg2pdjLhCwZ5051Li4WIHFcgbvhqN2zVTgRf6RBul6sF7EXR7O1FwdF4d2Vq9ibleE8&#10;Ka6L1aoIf9p7wzhrWV1TYa+ZDBXGfybY0dqjFU6W0pKz2sLZkrTablZcoT0BQ5fucT2HnXOaf1mG&#10;awJweUEpjOLgTZR65Wwx9+IyTrx0Hiy8IEzfpLMgTuOivKR0zwT9d0poyHGagNscnXPRL7iB0mex&#10;n3EjWccMjAzOuhwvTkkksxZci9pJawjjY/ysFbb8cytA7kloZ1jr0dHr5rA5AIo17kbWT2BdJcFZ&#10;YEKYcxC0Un3HaICZkWP9bUcUxYi/E2B/O2CmQE3BZgqIqOBojg1GY7gy4yDa9YptW0AOXU+EvINf&#10;pGHOvecqjj8WzAFH4jiz7KB5/u2yzpN1+QsAAP//AwBQSwMEFAAGAAgAAAAhADHtGSLbAAAABgEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXQ7QhDhV1YLKEVqkws2Nt0lUex3F&#10;bhP4erYnuO1oRrNvivnonThjH9tAGqYTBQKpCralWsPH9uVuBiImQ9a4QKjhGyPMy+urwuQ2DPSO&#10;502qBZdQzI2GJqUulzJWDXoTJ6FDYu8Qem8Sy76WtjcDl3sn75V6kN60xB8a0+Gyweq4OXkN61m3&#10;+HwNP0Ptnr/Wu7ddttpmSevbm3HxBCLhmP7CcMFndCiZaR9OZKNwGh45p4HnXLxppljv+VJKgSwL&#10;+R+//AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA8AAokrAIAAKEFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAx7Rki2wAAAAYBAAAPAAAAAAAA&#10;AAAAAAAAAAYFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAADgYAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
+              <v:rect w14:anchorId="77047C92" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:.35pt;margin-top:0;width:595pt;height:50pt;z-index:-251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPbv/szwEAAIcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjpkGww4hRFiw4D&#10;ugvQ7QNoWbKF2aJGKbGzrx+lxOm2vhV7ESiKOjqHPNpeT0MvDpqCRVfJ1WIphXYKG+vaSn7/dv/m&#10;vRQhgmugR6credRBXu9ev9qOvtRX2GHfaBIM4kI5+kp2MfqyKILq9ABhgV47PjRIA0TeUls0BCOj&#10;D31xtVxuihGp8YRKh8DZu9Oh3GV8Y7SKX4wJOoq+kswt5pXyWqe12G2hbAl8Z9WZBryAxQDW8aMX&#10;qDuIIPZkn0ENVhEGNHGhcCjQGKt01sBqVst/1Dx24HXWws0J/tKm8P9g1efDo/9KiXrwD6h+BOHw&#10;tgPX6hsiHDsNDT+3So0qRh/Ky4W0CXxV1OMnbHi0sI+YezAZGhIgqxNTbvXx0mo9RaE4+W693qyX&#10;PBHFZ5u3HOZZFFDOtz2F+EHjIFJQSeJRZnQ4PISY2EA5l6THHN7bvs/j7N1fCS5Mmcw+EU7eCGWc&#10;6omrU1hjc2QdhCd3sJs56JB+STGyMyoZfu6BtBT9R8e9SDaaA5qDeg7AKb5aySjFKbyNJ7vtPdm2&#10;Y+RVluHwhvtlbJbyxOLMk6edFZ6dmez05z5XPf2f3W8AAAD//wMAUEsDBBQABgAIAAAAIQAx7Rki&#10;2wAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF0O0IQ4VdWCyhFapMLN&#10;jbdJVHsdxW4T+Hq2J7jtaEazb4r56J04Yx/bQBqmEwUCqQq2pVrDx/blbgYiJkPWuECo4RsjzMvr&#10;q8LkNgz0judNqgWXUMyNhialLpcyVg16EyehQ2LvEHpvEsu+lrY3A5d7J++VepDetMQfGtPhssHq&#10;uDl5DetZt/h8DT9D7Z6/1ru3XbbaZknr25tx8QQi4Zj+wnDBZ3QomWkfTmSjcBoeOaeB51y8aaZY&#10;7/lSSoEsC/kfv/wFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAD27/7M8BAACHAwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAMe0ZItsAAAAGAQAA&#10;DwAAAAAAAAAAAAAAAAApBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADEFAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="49DEDDF4" w14:textId="77777777" w:rsidR="00834269" w:rsidRDefault="00746D4B">
                       <w:pPr>
                         <w:widowControl/>
                         <w:autoSpaceDE/>
                         <w:autoSpaceDN/>
                         <w:adjustRightInd/>
                         <w:spacing w:line="1000" w:lineRule="atLeast"/>
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60A0D9D5" wp14:editId="15D197AD">
                             <wp:extent cx="7553325" cy="638175"/>
                             <wp:effectExtent l="0" t="0" r="0" b="0"/>
                             <wp:docPr id="2" name="Imagen 2"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="Picture 2"/>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId5">
+                                    <a:blip r:embed="rId4">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="7553325" cy="638175"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
@@ -305,51 +305,51 @@
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7555865" cy="458470"/>
                           <a:chOff x="7" y="15152"/>
                           <a:chExt cx="11899" cy="722"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="14" name="Picture 4"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6">
+                          <a:blip r:embed="rId5">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="7" y="15152"/>
                             <a:ext cx="11900" cy="720"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -546,51 +546,51 @@
                               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                                 <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:round/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a14:hiddenLine>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="18" name="Picture 8"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId7">
+                          <a:blip r:embed="rId6">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="4128" y="15557"/>
                             <a:ext cx="7780" cy="320"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -975,51 +975,51 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="17025E5B" id="Group 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:.35pt;margin-top:757.6pt;width:594.95pt;height:36.1pt;z-index:251657728;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin="7,15152" coordsize="11899,722" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDPcfybpgYAAJgtAAAOAAAAZHJzL2Uyb0RvYy54bWzsWttu2zgQfV9g/4HQ&#10;4wKtLdvyDXGKom2KAnsJttkPoGXZEiqJWkqOk/36PTMUZUm+pGnrtCn8kJgSR8PhXM7MULp4dZfE&#10;4jbQeaTSmeO+7DoiSH21iNLVzPnn5urF2BF5IdOFjFUazJz7IHdeXf76y8UmmwY9Fap4EWgBJmk+&#10;3WQzJyyKbNrp5H4YJDJ/qbIgxeRS6UQWuNSrzkLLDbgncafX7Q47G6UXmVZ+kOe4+9ZMOpfMf7kM&#10;/OKv5TIPChHPHMhW8H/N/+f0v3N5IacrLbMw8ksx5BdIkcgoxaIVq7eykGKtox1WSeRrlatl8dJX&#10;SUctl5Ef8B6wG7fb2s17rdYZ72U13ayySk1QbUtPX8zW//P2WotoAdv1HZHKBDbiZUWfdLPJVlOQ&#10;vNfZx+xamw1i+LvyP+WY7rTn6XpliMV884dagJ1cF4p1c7fUCbHArsUdm+C+MkFwVwgfN0ee542H&#10;niN8zA288WBU2sgPYUh6bOQITLme6/WM9fzwXfmw644nE/PoqMezHTk1q7KkpWSXF1nkT/FXKhSj&#10;HYU+7Hh4qljrwCmZJJ/FI5H60zp7AdtnsojmURwV9+zHUBAJld5eRz4pmi5qthlY22CaVhUD2rsl&#10;Mo9I2hJbRqTqTSjTVfA6zxAB0BYet7e0VpswkIucbpMNm1z4siHGPI6yqyiOyXQ0LjeMIGo54R6d&#10;GQd/q/x1EqSFiVgdxNi7SvMwynJH6GmQzAM4oP6wYIHkNNf+35AbwmFc6KDwQxouIUR5H3atJlji&#10;rZC0nRzO+qD/7TiS9UHXnXSBFeSBox67X+VG0LHOi/eBSgQNIDTkZOeWt7/nJDFILQnJnCpSHe8k&#10;Ths3QEh3WHqStxxCfBN27KxVBNogRWTUg9Q7dZAO3B4QnAPO645MwFk9jUYjzJGa+kNGCzmtonTf&#10;c9tA3XmyUnAzTjcZskJuPQ5XOz73KOD7GMosgLWIbS24hlanVzoIKNWIoVErU1ngy+uoV5shZp/l&#10;b/tUclCVlUKg07XxOPIe62VINAv4G91aLUqPuIHPLpMY6eu3joCGR2JDP2NjtC0ZwKAi6w17IhSV&#10;+bZEvRrRsD8cHuCFnPEwL4BXRXRELrh2RdY/JBdsVREd4YXYrsgae4ReK83J0IQsVHyXltrESAA5&#10;KS+RcjOVU84h1cLNbwxgMj3NHiCG7oiYQwLrgeoIMZRDxBzIDxJj90TMcWiJzW8pPsFRu9TRjkCp&#10;MzdugLRDu+a9YSg2wDgO49BEMU0k6ja4UUxScMYFBS8MTRIXrLglidM6KblKi9QS2N+syROWLnla&#10;AvvbItwubgn8WOVBCbnYi8Feuz9SSy1wchVHC5vFcr2av4m1uJVUFXa9weSqlKFBdgCwbcAbHJmr&#10;xT3AWSskA3gJSmEMQqX/c8QGZeXMyf9dSyoT4g8p4GviDgYgK/hi4FF+Ebo+M6/PyNQHq5lTOHBK&#10;Gr4pcIVH1pmOViFWctlNU/UaRdYy4gRE8hmpoBG6AIIaWU8PpfATk54qKGVfJSkAuM8TSoeDkXcA&#10;/upQ2n0YSLsH2NRRtN8b72dUR9EjiFxH0Qby1TPF16JonRdKgApqjyAy6vKKbOjt36ILz94SHVH7&#10;Ab0j5n8ycD+YY0xRdjMpcet4jiG9cvpq5K/TJw6KHF7ZFtGH0oaRD65/NBU8Prns5gybO1rJBR2n&#10;SSR23v4aup2N2OlzCnpECtrW9s+wA0fAmcx2XXbg7KvN3vkn6MC5GHuqDrzeEXk7zeUYqMDNJWok&#10;E5z2AMk22CfuwZ+i90RabBVMDOnfumBy3T6KDOQAnJtNShvb3nMy7Jdt/I6i6xX0Z7ee4EetJ7OF&#10;3eq1QjtvmwXrFPW+k8qlfVzq5RJVXZXY3yX5f3UaNfpH/4V97Gu/SJ+PyKI2WEyKgnTU8h3tjRpn&#10;VNQR9txSlEY71Oqa+ldjPoTECg0ynFmnC7Y7nTK+K8eFjGIzBj2fe5GLm3MvGp3bqNqJFLTfRgWU&#10;cNDpKWHBHhSdYeGbHPj8hLAw7HsGoRrxfoaFpzpd6SF9tooFlzu6k8ICd0ZyeipYOJTkH1cqUI48&#10;Vwutt6qAoEMN905Nca4W6HUzH8c+t0NXvOnegQUu8U8JC+PytdIZFp5HtWBO2Gxv8BSwcK4Wytcv&#10;3+ldTA9tcrtaKL/p+bYvY+pnCzjv5dbvDAtnWOBvvc5nCz/YK9oe3iO2YYHPcc7VwrmJwGEhf51x&#10;rhZ+oC83+LUZPv/lM9zyU2X6vrh+zaXG9oPqy/8BAAD//wMAUEsDBAoAAAAAAAAAIQDp9Ml3oiYA&#10;AKImAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1JSERSAAAGMgAAAGAIBgAA&#10;ALfM6w4AAAAGYktHRAD/AP8A/6C9p5MAAAAJcEhZcwAADsQAAA7EAZUrDhsAACAASURBVHic7d15&#10;mCRHeefxN7Kq+j41mkGjkUajqzUziJHAwpJAyDYIkMAYWHth4eFYLmNAGNAiMF5ASGDJnMb7CB9r&#10;7+Nl0GMebGBZYDGLAZlDC9bDY0bACBlx6JxBSJqz76rK2D9mqqequjIzIjIyK6vq+/kDuisi3je6&#10;uqarO3/KTHXDnkO6GopoWe+9j59WHR4GAAAAAAAAAADIRVmkc4ghIvLu7x/uOHQDAQcAAAAAAAAA&#10;AMhBWUQkEJHQYlGngENpXb/+CTNlXxsDAAAAAAAAAACIPSPDhlaq1Ag4Op2ucT1ncQAAAAAAAAAA&#10;AEu5nUFxXcRlqgg4AAAAAAAAAABAFG9nZLi6LuIsjvcQcAAAAAAAAAAAMPCc7pGRh/d0OoND63C4&#10;pI6844Lp2S5sCQAAAAAAAAAA5EzdsOeQroadz8pwPSXCZZ3tmk7zr+MsDgAAAAAAAAAA+krXLy3l&#10;0/XNZ3E0RRrXXUjAAQAAAAAAAABAL8rtZt/ddP2e1stUNaca7ybkAAAAAAAAAACgsAp7j4y83LBn&#10;/b04hgM5+PZd0yd1Yz8AAAAAAAAAAOCEvrpHhumENL3exRkcAAAAAAAAAADkpq/ukZGH9+7pfB8O&#10;EZF3XUDIAQAAAAAAAACATwNxj4y8vPeOzvfieCcBBwAAAAAAAAAATsoixw64c1ZGdt53x/r7cFSU&#10;nn/7rpnJbuwHAAAAAAAAAIBewRkZXVLVaqI54Gg/ZeO/chYHAAAAAAAAAADcI6Oo/uSOw7r5O9NI&#10;Nf74ghkCDgAAAAAAAACZe3S5pmMPRqr1oycNlzh+Ce84I6PH3HjHoY65EwEHAAAAAAAAgCiPLNci&#10;rw7j08GVutV/Nz9L8AED3COjT9x4x6F16ajSujY7HPzstTumt3dlUwAAAAAAAAAy8fBSteMhXdXh&#10;LIkiO2QQfDR/SdNDBB+DSN2w55Cuhp2DDNdXhMs62zWJ82MmeOuVUMimT+e56y8t5aufiMg7OIsD&#10;AAAAAAAA6LpfRYQS7YyOERoEGemPW641S1XbdH7SlxQ3PEXw0Re4R8YAuyniMlUEHAAAAAAAAIC7&#10;hxajzpbIeyc4stp6xkfSt2CS4KOQuEcG1vnTH3QOOP5oFwEHAAAAAAAABktUKIH+dLQarvt+xx0U&#10;nagEHDPNAffIgLGogGOqou55/Y7pM/PeDwAAAAAAAGBr/8KJYMLkDAmOUiPOfIfgo6HTa2ec4MMJ&#10;98hI06vH75ERWcdTISUib+csDgAAAAAAAGRk30LEJZwM1+cdZKQ97sY9MtxrGM/18DUlrrP4esbK&#10;BB8i3CMDGXt/xFkcBBwAAAAAAABo9+D8qjY5EA8MisVa9BkfzRr/akb7NPjgHhnoivf/4JCO+hf1&#10;NkIOAAAAAACAnvfg/Cr//TSQs6X24CPhykUjpd4IPrhHBgrnA21ncSgRGQnkkTeeP7OxS1sCAAAA&#10;AAAYeA9EBBM9cRQUQEfLdbMzPhq6FXxwRgZ6wnIoJ38w4jJV13IGBwAAAAAAgJX7j0afLdHxQAtH&#10;XwCIyEpc8NHhsnDDgZ9rxXGPDPS8D0UEHCIibyXkAAAAAAAAA+C+mGBChBwCQHeshFqLmP8MGooI&#10;PsoiIoGIhH72BRRKI+RQSkRrLSUlq4FS4ZvOnxnt9t4AAAAAAAA6uffIypJorbTIkEq48zU3xgbQ&#10;T1Yjgg/OyMDAUEpJKDIUapEP/3D9WRyB1rW37JqtdGNvAAAAAACgf91zZMX+8BsBBQCs4R4ZwHFa&#10;qfJHOgQcDdc8jstUAQAAAAAw6H5hEEpwAAEA/FHCGRmAsaiQg4ADAAAAAIDe9fPjwQR/3ANAcXGP&#10;DCClEwGH1kOBHC0FQU1E5HU7pjd0c18AAAAAAAyaXxxZeVSJSBjqYVFqvOMkEgsA6ClaOCMD8EYp&#10;papapqr1Y/+i/uxHnc/g2DAc/PBl507tynVzAAAAAAD0oJ8ePnEZJ9P8QYlwfwkA6DMEGUDOHl0J&#10;HxcVcrzlfC5TBQAAAADoT3cfir63BLkDACDK2j0yABQDAQcAAAAAoFf8JCaYaMcftQCANLhHBtAD&#10;mgOOIaWPDJeCo43PX719+rTu7AoAAAAA0C9+dmj5gcbHdS2zWmRMcZoEAKAAtIioud179dHVULSI&#10;vPoJp7dMcH27cllnuyZxfswEb70SCtn06TxXJ4y794ut46lQUhmra1umrGPyNaX9svP8/S6p1VhJ&#10;9v/+jplTc9kMAAAAAKBw/v3gcuorifsMMhL/tvf4d7vrMSOff9bnWcv0+5T6OJXHY22J/T289oxf&#10;LzkcM7LtF7veqEfyrPTHLdeapaptOj/pS/L29UQ0836c3OPXk6aX9+P4Md+otK8LNbd7r16qhVJt&#10;PiVDJ9834y+fftb/bHx8z3ztsoOr+hzXTbmsIchI1y+2DkGGkyIFGXHezGWqAAAAAKCn3HWgLZTI&#10;4ABYxzoEGc4IMtIhyIhZb9SDICPVXIIMtz4imQUZSo4HGQvVUOrNb4kGQYbpRq69ZOt9nR5frevx&#10;pVA2JK237WcygSAjoQ5BhpNeCTLiar6JkAMAAAAAMvfj9mCig/gDRSnWWiDIcEeQkQ5BRsx6ox4E&#10;GanmEmS49RHJPsiYr4YSZhRkiIgovb5ap/mvuWirl35JEwgyEuoQZDjphyCjoSR6cXKotK/x+cvn&#10;ps7NoCUAAAAA9Ly7D67cLSJS1+F0KGpj3Fx/Bw5TrLXZA0GGM4KMdAgyYtYb9SDISDWXIMOtj0hm&#10;QYaItN4jY02XggzT8Rsu3/bt+xfDy1wLEGQk1CHIcNJPQYbJoNI6/MPzZ0sZbAUAAAAAuuZHj3Y+&#10;W6JQB9oIMtLNI8hwm0uQ4QVBhtteCDKy6dVzQcZiLZSa5T0ybDbiO8iI3Ft7H631nz/z3H8QETm8&#10;Uj/jgaXwEpPexnshyIivk3LcZx2CjJQ1OwUZMdP/8LFcogoAAABA9/0wIpRo8HrgSwgyYmsl9kpf&#10;w3geQYbbXIIMLwgy3PZCkJFNr14JMpRI9vfIEOlikGG67rhrnrTt4U57WKmFk3VRI+sWEGTE10k5&#10;7rMOQUbKmpZBRlyJNxJyAAAAAHD0g5hgwvvBGIe5BBkxtRJ7pa9hPI8gw20uQYYXBBlueyHIyKZX&#10;zwUZ86uhNJ+QMahBhmm51198xrEPCDLi66Qc91mHICNlTY9BRoPWWqaHgp8NBWpBRORF50xdYFkS&#10;AAAAQA/790MrdzQ+XqmH27SoqcbnWYcSLmsKdaCNICPdPIIMt7kEGV4QZLjthSAjm169EmSIHA8y&#10;jqyGrY8SZJiUi63YWHv1pduMehFkZFuHICNlzQyCjMh5bROv3skZHAAAAEAv2PPI0ro/kvM62JHH&#10;mkIdaCPISDePIMNtLkGGFwQZbnshyMimV88FGYvVUGpcWsq2XGzF5LWt/tszz/l84+OHluq7jlT1&#10;NoIMf3UIMlLW7GKQEVfnDYQcAAAAQCa+bxtKRCDIyKgfQUa6eQQZbnMJMrwgyHDbC0FGNr2K/N6u&#10;2j7mHhlx83MMMpolPTfXPPmMhfbHwlCXQ1HD7l2b+hNkOCHISFG/eZ6HH+QEHAAAAECrf3t4seWv&#10;1OiDHTmGCwQZ7nMJMtLNI8hwm0uQ4QVBhtteCDKy6VXk9/aOQcbR1bD1kDxBhkm52IpZBhmm6954&#10;6RludQgynBBkpKjfPM/zG9NYSR6cHCo9ICLyu2dOXmKxHAAAACikuw4uf1dEZLUebq5q2dp43MtB&#10;HIKMVHMJMmJqJfZKX8N4HkGG21yCDC8IMtz2QpCRTa8iv7e3z+ceGXHzezzIiNf6TX7jk7adqEOQ&#10;4YQgI0X95nl5vjGJklNGg9tOHa9885JNI39sURoAAADw5nu/Wkz8C9L33zQEGfZrCnWgjSAj3TyC&#10;DLe5BBleEGS47YUgI5teRX5v7xhkcI8Mp3KxFXstyGgbiaiv9Ueeee7XREQWquGmh1fCXWn2Q5CR&#10;olfeNfs4yEh65HU7p3P8zgIAAKDX3d4UShj9rWJYlyAjZS8Pawp1oI0gI908ggy3uQQZXhBkuO2F&#10;ICObXkV+b1dtH6u53Xv1fDWUkCDDtlxsxX4MMmy/qLdcdmbY6XGttRJl/pZEkNGhV941BzjIiELA&#10;AQAAMBhufyjhbImUBwcIMnLq5WFNoQ60EWSkm0eQ4TaXIMMLggy3vRBkZNOryO/tHYMM7pHhVC62&#10;IkFGq457O17uzU85036txbgIQUbqmgQZsasrSg6fPFLao9SxV/XvbJv4LYsyAAAAyMmdB5ZvbXy8&#10;UK1fEIqaTVrjekDUaK3hHBGCjNS9PKwp1IE2gox08wgy3OYSZHhBkOG2F4KMbHoV+b29fT73yIib&#10;T5DRNpBNkBE53kGn0IMgI4eaBBnOe1FKZKKs7j1vZujvLto4cr1FeQAAACT4zi8XIv9ISTqIk/UB&#10;UdMeBBk59fKwplAH2ggy0s0jyHCbS5DhRVQ/rfXKaCn4RBCo/VnuoRrqK2paLiXIsGtGkGG4Jusg&#10;Y6EaSp1LS9mWi61IkNHKV5BhMleLyIeeec5tjQaHV8MzF+pyatq6iesJMtzrN8/rwyAjyWt3cJkq&#10;AACA/xcTSjRY/a5GkOE2lyAj1VyCjJhaib3S1zCeR5DhNndAgoxA9C9KQbCv+TiYUkp0ys+bD4S1&#10;j1cC9e3JofIfGW7Z2dFq/W/rod7euptjz1X75xIz3knCsdzZUNROl7VrcwgyMulV5Pd21fYx98iI&#10;m0+Q0TbQO0HG+gej937Nb5xlvYdOCDJS1G+eN4BBRmOK0rqqlLScIvfqHTMjFlsCAAAojNv2zS+3&#10;PHDi96JAi1QaB6l8//61Npcgw20uQUaquQQZMbUSe6WvYTyPIMNt7oAEGROV4K3j5eDmznPVSspt&#10;9SWt9XDceDXUz1io6c9HjRfq52tEM4IMwzVZn5HBPTKcysVWJMhoVeQgI3JNm7ceDzyiEGSkqN88&#10;b4CDjCQbR4LbR8vBIyIiV54+/mzDZQAAAKntPbD8fxofV+vhhvmavjhqbpa/VxJk+KkVO5cgI9Vc&#10;goyYWom90tcwnkeQ4TY3pyBjvBz85Ug5+KLr+pFy8CWP20EXVev6WSKS6gVWrYcvq2l5YfNjBBkZ&#10;9RHJPshYrIVSa/5vgAkyTMrFViTIaNUPQUZcyUB0OFwu1UREQq3Lb7r8zMChpDGCDF89eyvISJp7&#10;3kzlby7fPPb7FuUAAMCA+ta+E5dx8v0f5BBk2PUgyMipl4c1BBkpayX2Sl/DeB5BRqKykrtGm8ME&#10;zwdCp4fL1zosA7xYroUfjBz0cAxMa9la0/KC2LUEGVZ9lAj3yIidT5DRNkCQYVYyodfxYSVaPnjV&#10;3L+JiKyGeupwVZ9j2psgw1fP/goykr5Pr97OvTgAAOhHzaGEC4KMlD0JMtz65N3LwxqCjJS1Enul&#10;r2E8r1eCDK2rlUD9RImsu5yRz+/NWs3j/z81XL5xrBJ8xnsDYABU6/oPqmH4Gtf1af5la5FzlVKT&#10;NkWL/N7eMciYXw1bL8pOkGFSLrYiQUYrggzjrUR6+1PPXvuYIMNXz8EKMkREAtHLZaWWmh972XnT&#10;J1lsAQAAZOy2ffMHosa0llGtlNd7aBFkpOxJkOHWJ+9eHtYQZKSsldgrfQ3jeT0SZJRE7980PvSc&#10;cqB+3nFcqYMe2gDoAVrr2aQ5K/Xw81rUZesG+iDIEDkeZBxZDVsfJcgwKRdbkSCjFUGG8VYc9tFa&#10;8B1PMz6xowVBRhb1ixdkJJmqqJ+cNFL6oYjIFVvGf89yOQAAaLP3wPKnRUS01sHh1frlNa02NI/n&#10;dbA2th5BRrp5BBluffLu5WENQUbKWom90tcwnmcZZExWgr8YLQdfN2zfYrxS4swGAIVV1/p3U60P&#10;9X/QIi9eeyDze2RUQ6lxaSnbcrEVCTJaEWQYb8VhH4YFtZap4dJSpRTUtUipFsroGy7btjZMkJFF&#10;/d4LMpLWbh4rfXXbZOVzO2eHP5aiNAAAPetfHlzQPt9zCTIIMggycurlYQ1BRspaib3ixytK7hqr&#10;BF9L0yPKyaOVqx2XAgA6qIb65sbHvo4hco+MuPkEGW0DBBlmJQsaZEStNxj/8LPm7mp8vlQLNy6H&#10;soEgYzCDjLgBJSKvPI/7cAAAesetD3a+t4TLgWuCjKZ6loMEGYb7IMhI18vDmkEPMpToQ5Ug+KWn&#10;0m194sfPmBzakUVfAEDvUHO79+qjq2HrwUyCDJNysRUJMloRZBhvxWEf2QcZxxsZrXv308/t+DhB&#10;Rro6RnMLEGSIiCitqyNl9YhSau1l8p/OntqSYisAABj59v7FB9sfUyIS6nC4/ZJOcQgyUtazHCTI&#10;MNwHQUa6Xh7WDHqQMVFRf79ptHJt1NxyoPZ5agsAwDrcIyNuPkFG2wBBhlnJwQ4yTGqKiLwnKvAg&#10;yHCfW5AgI8lQII9uGSt/NQhUVUTkNzaPvdR6cwCAvrf3wPInGh+v1MItB1fD3xKJeL/J+2AoQUZ8&#10;PctBggzDfRBkpOvlYU0RgoyS0vs2jFZuLCl12KLUmunh0i0u6wAA6DbukRE3nyCjbYAgw6wkQYbV&#10;jtomTw0Fy9OjlaXG57VQj/7Bk84YaXxOkGE3WMQgI8l4Wd2z66Th9++YHf4rTyUBAAXw1Qfm1971&#10;vb8/EWSkQpCRsidBhlufvHt5WNM8d6ysbh0qBfek7d/JqROVV3oqBQBA31Bzu/fq+WooIUGGbbnY&#10;igQZrQgyjLfisI/+CjJOPGz7AhX56HO23ysiUg/DkcWafkzyjekIMpx6ZRxktNZcX/UV501l0QoA&#10;YOGf72+9t0TrD2bd6cEWBBnp1hFkGM4lyHCb20NBhhJ9tBwEB0znu/RonztUUj/ZNjX0DId2AAAg&#10;Be6RETefIKNtgCDDrCRBRreCDJvpf3LlnBBkOPbqcpARiF4ZK6t9SqmW6yL+3lmT52SwBQAYCN/a&#10;v/jTqJ/jq7VwQ13UTNx6ggyCjJZ6loMEGYb7IMhYZ2Yo+Phjxsrv7TQ2XAp+ZlACAAD0CO6RETef&#10;IKNtgCDDrCRBRi8EGS1zYp7Dm67aHjlGkOGvV3Qr96pbxkr/d6IS3Csi8qRTRl/rbVMAUHB7D6z8&#10;tYhIqPXww0u13za9ybW/9wyCDK+9PK2JrUeQkW7egAcZZSX3bRotfzgI1LLtfjaMlP97whQAAAAR&#10;Ee6RETufIKNtgCDDrCRBRj8FGXG1Tp8aPjxeCVZDkcpKXc+8/tJt69YQZKSTJsg4tj7aY2crH3ri&#10;ptFrUzUAgBx8+f4FncfBboIMizUEGfH1LAcJMgz3ETGxJPrA5FDp64FSNaM6lqPbpoZeZFIXAAAg&#10;S9wjI24+QUbbAEGGWUmCjEEJMlweP3t2tHrNZdsONj6v1sPxuqhxow0IQYb9eou5TZNfPsd9OABk&#10;45/um+8cSng64JpmDUGGxRqCjPh6loP9EmQEog8FSq3a1DeaEzNp42jlL04dr1xvUAYAAKCncY+M&#10;uPkEGW0DBBlmJQkyCDKiH+/UKm79R5/demkrggzb9RZz2yaPl+TeoVJwpH3e72yb2JVqUwD6yrf3&#10;L/6g0+Or9XB6JZStncYIMggy0q4jyDCcm3OQccZE5XWTQ6XbOk0ZKwc/NGwHAACADtTc7r16qRZK&#10;tfk2GQQZJuViKxJktCLIMN6Kwz4IMhzKt84pcJDRrKykXgpUqEUCraXUXPRDz9pOkNFxvcXchMmd&#10;hmeH1J5TxirfEBF54qaRN1u0A1BAdx5c+Wjj44Vq/dyHl8NniWRw0LjjgwQZbr0aDxJkpNFPQcb0&#10;UOkrsyOlL7nUOGWs8ucWWwEAoCtGX/7JpebPlz7+otFu7QXIk5rbvVcvVEOpc2kp23KxFQkyWhFk&#10;GG/FYR8EGQ7lW+f0SJDReVL8rFMmKgunTY0cbXxeDfXEq554+oRJaYIMt1rN87aMlb741NPGn2Ox&#10;DQAefem+eS/vugQZtmsJMrz28rQmtp7ngmWlH50aKt2mRLX+G/TwvG2fHXme+84AAIPsOR/5xhfW&#10;PjE4DlCt1SvfufuRS48s16YSJ8eW83N8I5le+79N08O/+vWzT769MfKFa5/K36XoecfukbEaSvMJ&#10;GQQZRuViKxJktCLIMN6Kwz4IMhzKt87p4yDD5d9Dw18/b+e8iEg91KW6ltG1yzMQZFjOi/5h99Jz&#10;p7N42oC+9MV7W0MJk//i29c/MIIM27UEGV57Oa7RWkugZClQqh5by/ML/LSJyk2nTwzd6LcqAKCb&#10;1Ms+6f2Q+zq+D5bk3atgQYatnVum7tz7oec+1u9+AL/U3O69+shq2PooQYZJudiKBBmtCDKMt+Kw&#10;D4IMh/Ktcwgy7NZ38LHn7iTIiJwX/cNuOJCHJiqle9uHr9o6cbFhO6BnfWvf4r9GjS1Ww21VLZvW&#10;HrA9aEyQ4bSGIMNiTW8EGeG5M8Ovn6gE328fmxwq3d5pDQDAL/WKT7n9we56PMr3gfFeDxfy7NXj&#10;QYZxh0++lP8YD12j5nbv1Yu1UGrcI8O2XGxFgoxWBBnGW3HYB0GGQ/nWOQQZdusjt6JltBysjlWC&#10;lcZjoZahupbh5nofuOo845r9HmSY9BgK5OEzJyufLAfB4uNPHnmH4TaAXN15cOUmkROv4YcWa1ce&#10;reoLXeut+7dAkEGQkbS2wEHGzFDwldnh0q22e9g6OfSntmsAoF9s/i9f2G+1wPHv8/bhej0sHVhY&#10;PanefE9C4z14/GOfIKP3eg1IkNFMidYnTQwfqJSCavPj+//qP27OZwcYNNwjI24+QUbbAEGGWUmC&#10;DIKM6Mf7PchIU+v8TeMHN4xVlrWWykpdb3jFRacpgozkuWMldc+vbRx569bJoc9YLAdiff4et3tL&#10;ZBYcEGQQZCStjXn+Rkty92i5dI9o3Tov4nO19qkW1TSuRR8L2NWJ8QtPHn2G8xcCABl4yf+4/RaX&#10;dbfd/ciT73l0cZvn7azn/Q9i58FiH/QnyOi9XgMYZNg+jyUl9Sset/mrJ0+NPHLL1U95SUa7Qh9T&#10;c7v36qOrYetrnCDDpFxsRYKMVgQZxltx2AdBhkP51jkEGXbrI7fi599Z1L/xtcebCu3cOK4vOn1G&#10;X7p1RiulRGutRKkgqVbH+j0aZESOH/+CXnzOFKf+DrjP/eKobn+Bd3pR+HihEGSkqNfnQYbWWgci&#10;oSglcjwgaH7fMPlc2seb+3eYX1KydOHJI0+b4jJKAAyo1/0vwz8KCnIgvlcPWBfl+TMYtkaQMdi9&#10;CDI81Gv79FMv429ZtOAeGXHzCTLaBggyzEoSZBBkRD9OkJHMJsgwORjb/PnHnn9+dN8+DTJKohdm&#10;hkt3lALVcrrvFVvGf9OiHQrkm/sX/6XxcfvroB7qkcOr9QtCUSMtYwQZqRBk2K5dH2RMVdR3zp3p&#10;fHm82eHSN1K0BlAA6g3/e/2venkelMyzX1EOxPfqAeuiPH8Gw9YIMga7F0GGh3qWg1pE/8PLCTsG&#10;yLF7ZFRDqTW/HggyTMrFViTIaEWQYbwVh30QZDiUb51DkGG3PnIrxQ8ymvdw8lj56GiltKpFytW6&#10;ngp169IbnjlntK+k/t0OMpLWDwXy8FlTlb+rBMFCY+z8k4ZvsNgKUvjxwZV3Nz4+tFK/cP9S/fk2&#10;62N//2r5hCAjjX4JMpTWK6eOl3cPl4N11x1Pqn/29NB1DlsAkGD7+269a+2T3A7iHevz4MGlLfOr&#10;9Ym2hz22Icgwq+c42Kvfr6I8fwbD1ggyBrsXQYaHepaDbQ8p0fr0DeP3jw6Xl5ofv+ujz9+efnMo&#10;Au6RETefIKNtgCDDrCRBBkFG9OMEGcnyCjIaHzdve/146ytx28zIws5N40calWuhHn/hBadOxfUv&#10;epBh6nGzQ9edv2GEgCPBZ35+1PifTdJZQEY1TMcIMlLxHWSMluTno+VgX/OLRYlq+Ylz7E4NrTOS&#10;Pr/4MaNP8bxVoLCu/vSPbnZZ9737Dl70r/cdvlhE3A4UZnFwqNsHgozWueyDIMOsnuNgr36/ivL8&#10;GQxbI8gY7F4EGR7qWQ6mbB8oCZ/3xK2f2zw7tv/mV118dbpqyAP3yIibT5DRNkCQYVaSIIMgI/px&#10;goxkRQ4y2r+GxlodMd7s2XMb5IUXbI6ZUewgQ2ldC5QK1w+IvODsqWHLcj3jsz8/utL8edzzFmod&#10;iFJl09oEGRZ1+ijIuGrrBKe/o6vUNV/y+9toLx+sJsiwWOeyjx5+beTZZ9C+X0V5/gyGrXX755PR&#10;Ott99Hi4kGcvggwP9SwHs/o6I74u/Y//md/ju4x7ZMTNJ8hoGyDIMCtJkEGQEf04QUayXgsy4sat&#10;NG3kEy94XOL03IOMhIGZitozWintbx+6fPPYsyxbZeZb+xe/1Pi4/es5uFK7YCWUU0880vkr9vmb&#10;K0GGRZ0MgozZoeBbZ08P3dT++KbR8j8lbA8DSl375XS/MOR2EEN6/2BQXv0IMizWueyjh18befYZ&#10;tO9XUZ4/g2Fr3f75ZLTOdh99+n5CkOGp3WAFGUZLCTsyxT0y4uYTZLQNEGSYlSTIIMiIfpwgI1mv&#10;BRkttTrsx1iH52/DSGlh89TIkcbntVCPV0Pdcimr6684p2O5vIOMpKGt4+W/nx0p7Wl8vn1m+IOW&#10;W1jnrkMr1zY+vu/o6osOV/XjTdcmf/0EGb730268rH58ylj5i7HrIwrumB1+m9XG0FWX3Pzd79qv&#10;Sv8LUxjq4Me/mt8xvxpOxE70ftDHcqAXDowXpZfvfgQZFutc9tHDr408+wza96soz5/BsLVu/3wy&#10;Wme7jz59PyHI8NSOICOpzo7Tpn88NTZ8pHmz373xty/x02DwqLnde/V8NZSQIMO2XGxFgoxWBBnG&#10;W3HYB0GGQ/nWOQQZdusjt0KQ4TvISOPJp08dOn1mdCnUurJS1ye9YNfmoHk87yAjdR/PvQgyjgm0&#10;Xh2vBD8pBarlElo+9nL5qWMXpa056N75lZ++L35G558b/3z3N8pVRgAABjZJREFUo0+//YEjv27d&#10;0PF3m54+aCJCkNFLvXz3I8iwWOeyjx5+beTZZ9C+X0V5/gyGrXX755PROtt99On7CUGGp3YEGYYF&#10;jYdf8pSzbjlj08S973vRr73T8yb6AvfIiJtPkNE2QJBhVpIggyAj+nGCjGQEGTk53q/5+XnCqVNy&#10;1XkbZedj1v/HywQZbn1iOxQgyHjutv68X4N659fa3rR69OBM3r0IMjKuR5BRuH4EGRbrXPbRw6+N&#10;PPsM2verKM+fwbC1bv98Mlpnu48+fT8hyPDUjiDDsKDDsOFxqk+/si//noui5nbv1Uu1UKrNt8kg&#10;yDApF1uRIKMVQYbxVhz2QZDhUL51DkGG3frIrQxukNEY6/UgQ7TWgTr2ZRy/NJUKtVZNn699n5VS&#10;cssLLyDISKE5WzhrsnzzxtHyre1ztoxXPuuxpZHydbfW1r7Qxuuysdm116mKH7f9vMFDvXqoS+tS&#10;ol49OJN3L4KMjOsRZBSuH0GGxTqXffTwayPPPoP2/SrK82cwbK3bP5+M1tnuo0/fTwgyPLUjyDAs&#10;6DBstodASaiaJyt1bP/6xOe1f3xF2ahYD1Bzu/fqhWoo9bYjNQQZBBnrBwgyzEoSZBBkRD9OkJGs&#10;F4MMHTFupQhBRgrnnDTyyMaxocVQpLJSDzdpUaXm8Xf85lmx6xP3ETHBZ4AxWQnu3Dha/rrt2gtP&#10;HnmjiMiVt/zgy5bbMZfw+vjRQ/PnP3h0dUtyHedB/jAuUp+sehFkZFyPIKNw/QgyLNa57KOHXxt5&#10;9hm071dRnj+DYWvd/vlktM52H336fkKQ4akdQYZhQYdhxz0kLLvo7A3f2zA5/Gj7419+15VXujXM&#10;F/fIiJtPkNE2QJBhVpIggyAj+nGCjGQEGTnxHGREt4n+uuY2jIYXb52pO+1Didz98ELwnfuPnAhM&#10;uv2LdOIalz0U4GsyHLbW63+sdrNPVr0IMjKuR5BRuH4EGRbrXPbRw6+NPPsM2verKM+fwbC1bv98&#10;Mlpnu48+fT8hyPDUjiDDsKDDcDZBhu3z+Jor5v7mnM3TPxURedvzd33AbVP+cI+MuPkEGW0DBBlm&#10;JQkyCDKiHyfISEaQkZMCBBkZNPNcz2Gw6H889usf+0Xp1etfE0FGxvUIMgrXjyDDYp3LPnr4tZFn&#10;n0H7fhXl+TMYttbtn09G62z30afvJwQZntoRZBgWdBguRpBh3f6zr8r0EENZRKQUiNTCpKkAAAAA&#10;AAAAAACtpl788SOVcqm69kCHUOjRT7x0g2v9ckRNAAAAAAAAAACAREeXa5MitdiwQT3/b9cGL9/5&#10;mG+eMjv2y/Y5n3rr017Yce35t9y5/h4ZIlaXl0q8DEjbqU1pLivVVrHziMezL3XiopidWDZLc+6N&#10;/dr4081cn99OfHy/bee6XE7HJc/rXDL5lDGv2aGOvAiTeQnT8SwuLxX779XPKW82l2gyfi4c+/q/&#10;tFT8zPirWyR3sPp6XffSxuRyUaITLmkY8XnUZaLaLxHV+vGJV+K6t0odXdOa4ffEm+P9sr60lEjy&#10;a8NfI899inJKv0iOp2338CUYitTL+5t9TJ+m/8uidMwDBmvS9O/Cf2mV61UEevnyCF3uc6xZjt+v&#10;HH/Wi3T/Mh0Ww9Yyf4nkeUmVjHqlubyIl73ojh/6l1cfgwZF/t3G9XdRo7WWG8ntR3wf9HL5Pdv3&#10;9yuTujH9+vI92fvBO4cpjhtwfe/3/jz6ew6nx4bkCWdvkPJYORAlItWYS0uZ9Ew8oNT2wzztwe34&#10;70n8jm2fw/h7IUTsNMX3qtv3yDg+GjNo/5XlHWZ0/v3P7+sivmxCL88/DH3UiyvRMmYRZpiMJ01K&#10;87u8NYNQyPrnR9xjCX//GPeKeQH4+Lds8zX7uE9Gcjh+ophtmBEXOkSHGbrl8fbx9i853cszz1/c&#10;RUTnE2Qca9WjB9LSHADySXvu5/KHcSZ/oOR84DPXVjn0a39D8V7XeMDvFvJ8WWTV0/ZnRyYHUvJ8&#10;zef8b7kvD5hIju9heR/Y9VwvrlHOv0f5rWc9YDRsvYm++37leNCuSL/beP/aevR3+dhea//juabD&#10;YIEPIJu1y/N57DAhk9+jsijs8hpw2EMR/tbzXLcWarn97kfk/wO2ZloAEG7tWgAAAABJRU5ErkJg&#10;glBLAwQKAAAAAAAAACEA+ZzeSygIAAAoCAAAFAAAAGRycy9tZWRpYS9pbWFnZTIucG5niVBORw0K&#10;GgoAAAANSUhEUgAABA0AAAAqCAYAAADYm6JwAAAABmJLR0QA/wD/AP+gvaeTAAAACXBIWXMAAA7E&#10;AAAOxAGVKw4bAAAHyElEQVR4nO3da4hcVwEH8HNmJ8+NtU9JaqChoqAfpK2PfvHRD+IHRYqiRUr1&#10;U1VaLdZGKvWB72AFCyKI2HyxSAXFNim2akltTGvFB1pELDRakmgTi3m56W66j8z4Yd3NPO6ZufPa&#10;uXf39/uyM+eee+5sMjtzz/+ec26s1+sBAACAEDbc/dRiBymGEENs295e0rixeWtm3ZhuISYeN+7W&#10;Wj6189qOLwkGFYUGAABAWWz+xlPLHZjGnszy49j8vFtvJ9njLklokGotqzzmOPbJO94shKCJ0AAA&#10;ABiquOs3bZ2MmPUzLv48XxaXtzVuTxEaDD80yLuh6d8mWSeE47e/SQhRckIDAABYg+LXnqh36sDm&#10;byhfG1mhQWtHWGiQ3resoUHH8hiT9VL7vvDJNwohVpjQAAAACih+9UDHE/VOHcBOmhotQGjQ3FGO&#10;zfWEBm27rfXQILO9Pt7HS7scu+0NQoguhAYAANCn+JVf934yPYyOeihfaBBC81SEpV1T0xMat6cI&#10;DYQGi830HxqkjpinydYqz3/imlUZQAgNAABY1eKX9vd/whuTT5JF3dtcm6FB1kgDaxqk2xYa5FeU&#10;0CC1c2u91Huy+W8zhKO3Xl2IEEJoAADAWMUv/Gr5FncZWzs+zXeAAc67hQZ5Xki+ahk/rWmQblto&#10;kN9qDQ261e/1uEdvuaqvP3ihAQAAXW3+8uMzs/PnNtRCrOTeqdcTeaFBj82UKzQIoXlUwdKuTSFC&#10;w9bYsj2L0EBosNiM0CDPcVP1Oh1jIoZQzXt8AACKLX5u3+BXgzqeKRdipCyrUN6OMLByqjGErZPr&#10;hAYAACsl3vVodqd+ha/2wjj0Ggx4R8N4TVSi0AAAoFX8zC8THfvkHjnrAa38uUBxVWMM2ybXWdMA&#10;ACif7V9//F+1Wr1yfHru0vlaWNdzA/1clR9laFCkkQbDHLFgTYNEm9Y0aNzVmgbZ9a1pkJ81DfId&#10;N1UvdYwYQthYjUYaAADDFz/984zzjyFdkXdpElYdaxpA8UxUQthmegIArF3xjkfyDzccyhVjYC2z&#10;pgGUy9L0BKEBABRU/NTDg80htDAeUHCt0xVCxnNgPKoVoQEADOz1d+//SwghnHhx/pKjUy9dvlha&#10;kDnuAAVSD80fh42paGt5zKgPrKyZhVrYd+SM0ACA1S/e9lC+K/aG4AOMjOkJUC4TpicAUBTx43t7&#10;G4bfZcXjVBEAxeKjGoqrWglhq9AAgLziLQ82d+yLdIs4AErLmgZQTEYaAKxC191zYP/S40PHp3cc&#10;Pnn2irZKOuoAjIE1DaBczi7Uwr4jU0IDgJUUP/rTHm5x16XAmRQAJWJNAyiXCXdPAMgWb/7J+Y69&#10;IfgAMDK+IaG4qqYnAGV2wa0PTC0/SZ5xxLBQq1XPztU2da4HAIxaanpC1lSExm3AeMyYngCM0vu+&#10;8+QDS4/Pzp3b9OTB/7zlxdlzW3LtPLTb3jnVAIAysBgiFE81BiMNYK2LH/5RfaCh8+bcAwA5WdMA&#10;ysWaBlAS8UP3pxfOM1ceACgxZzJQXNVKDFuFBjC4HbfvOdRL/TMvzb/s5PT8xSN6OQAAhWRNAyiX&#10;mflaeOzwGaEBa8PN3//t7sbnJ87MXvLI08+/a+5cfX3XnUcxBN8IAQCAZdY0gOIx0oDCiR+8L3sY&#10;vlveAQCUXlYw0OkMzdkbjNeEhRDpVbzhB+m59cuVuhT49AcAoIFRBlBM1UoM2yarQoPV5po79/6p&#10;vTTx0Vuvh4PHpl6deRs8V+YBABii1LoFIaM8a50DYGXNLNTCviPWNBiLO+/7/Tcbnx/427/f9ruD&#10;x69tq9j1UzLvVXwftwAAjJdbLkK5VKNbLibF9+7uPgy/aYc+PtK6DeMHAIBVzhkwFNdEpeRrGsTr&#10;7+2xY5+j0KcWAADDVq+HSgy1EONQpoDGAdtYPole4cWmWxc+jLG5LP7/UWzZ3rh/aweg3vo4tm/r&#10;1Gno1EWIGVs7/rYt/xb1Wj0O/J8FYzTykQbv+PzP9rUVdvmbmZ1b2PDn545fPT17brJjRX97AACU&#10;xI4LNx761jtftfPlG6v/HU6LBToXHuClpHYd1m/X2xXG9heQFRr0YvfTL3zswWdPfmCgRmCMFtc0&#10;mApx1z3fvStcdGUImy8Lp6dnL7z3F8985NT03EVtexTptndDmQ6QUdjvyxvV9IQRrmlwxaWTh298&#10;65X3Z1cfwRdR300O4303eBPJxsb1nT3u4GyU02uG0tSw/p+K8v4ryPuu0VC+EwZvItlIzrZ3vee1&#10;nx3GqwCAfnzxiX/uai1r/QpbqNWqP37mxI3HpudfmbW9l/Cl08CHXpdHawpVevw6Xi6PMVmvl9OE&#10;fgZ0tO8Su2zPaCNn4631UoFWU3nGqJnuL6jzcVP1UsdYPxHD6y7eGGK93ncGBwAAwAq77od//UNq&#10;W7KjHmOYml244B+nZ1/Ty35Cgw5t5Gy8rKHB5molvH37FqEBAADAWvDw309df9NDB/dkbRMaCA2y&#10;rKtEoQEAAABpe1rWZoghhL0HT75/77OnblguyCA0yK5XltCgGkO4fMt6oQEAAADDt/OxQ99rfN7U&#10;VY3nxyo8+tzpdx+bnt+erNuF0CDfcVP1UsfYMBHDVZdtEhoAAABQHK/49h/rqzk0CKFzENB6+9Bu&#10;9Xs5bla9bsf4H3b1sJM3yjoDAAAAAElFTkSuQmCCUEsDBBQABgAIAAAAIQDcBShD4QAAAAsBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqONC2hLiVFUFnCokWiTEbZtsk6jxOord&#10;JP17nBMcd2Y0+yZdj6YRPXWutqxBzSIQxLktai41fB3eHlYgnEcusLFMGq7kYJ3d3qSYFHbgT+r3&#10;vhShhF2CGirv20RKl1dk0M1sSxy8k+0M+nB2pSw6HEK5aeQ8ihbSYM3hQ4UtbSvKz/uL0fA+4LB5&#10;VK/97nzaXn8O8cf3TpHW93fj5gWEp9H/hWHCD+iQBaajvXDhRKNhGXJBjVU8BzH56jlagDhO2mr5&#10;BDJL5f8N2S8AAAD//wMAUEsDBBQABgAIAAAAIQAubPAAxQAAAKUBAAAZAAAAZHJzL19yZWxzL2Uy&#10;b0RvYy54bWwucmVsc7yQwYrCMBCG7wv7DmHu27Q9LLKY9iKCV3EfYEimabCZhCSKvr2BZUFB8OZx&#10;Zvi//2PW48Uv4kwpu8AKuqYFQayDcWwV/B62XysQuSAbXAKTgitlGIfPj/WeFiw1lGcXs6gUzgrm&#10;UuKPlFnP5DE3IRLXyxSSx1LHZGVEfURLsm/bb5nuGTA8MMXOKEg704M4XGNtfs0O0+Q0bYI+eeLy&#10;pEI6X7srEJOlosCTcfi37JvIFuRzh+49Dt2/g3x47nADAAD//wMAUEsBAi0AFAAGAAgAAAAhALGC&#10;Z7YKAQAAEwIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAz3H8m6YGAACYLQAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAK&#10;AAAAAAAAACEA6fTJd6ImAACiJgAAFAAAAAAAAAAAAAAAAAAMCQAAZHJzL21lZGlhL2ltYWdlMS5w&#10;bmdQSwECLQAKAAAAAAAAACEA+ZzeSygIAAAoCAAAFAAAAAAAAAAAAAAAAADgLwAAZHJzL21lZGlh&#10;L2ltYWdlMi5wbmdQSwECLQAUAAYACAAAACEA3AUoQ+EAAAALAQAADwAAAAAAAAAAAAAAAAA6OAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAC5s8ADFAAAApQEAABkAAAAAAAAAAAAAAAAA&#10;SDkAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAcABwC+AQAARDoAAAAA&#10;" o:allowincell="f">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="Picture 4" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:7;top:15152;width:11900;height:720;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD/dnSgxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/bagIx&#10;EH0X+g9hCn3TbKUtsjWKKC1KWfDSFn0bN+Nm6WaybKKuf28Kgm9zONcZjltbiRM1vnSs4LmXgCDO&#10;nS65UPC9+egOQPiArLFyTAou5GE8eugMMdXuzCs6rUMhYgj7FBWYEOpUSp8bsuh7riaO3ME1FkOE&#10;TSF1g+cYbivZT5I3abHk2GCwpqmh/G99tAq2+X55+f3chK9ZNn3NsoX52U1WSj09tpN3EIHacBff&#10;3HMd57/A/y/xADm6AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP92dKDEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:imagedata r:id="rId8" o:title=""/>
                 </v:shape>
                 <v:group id="Group 5" o:spid="_x0000_s1028" style="position:absolute;left:4128;top:15507;width:7778;height:363" coordorigin="4128,15507" coordsize="7778,363" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD9SmGCwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCL3VTVpSSnQNQaz0EIRqQbwN2TEJZmdDdk3iv+8Khd7m8T5nlU2mFQP1rrGsIF5EIIhL&#10;qxuuFPwcP18+QDiPrLG1TAru5CBbz55WmGo78jcNB1+JEMIuRQW1910qpStrMugWtiMO3MX2Bn2A&#10;fSV1j2MIN618jaJ3abDh0FBjR5uayuvhZhTsRhzzt3g7FNfL5n4+JvtTEZNSz/MpX4LwNPl/8Z/7&#10;S4f5CTx+CQfI9S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/UphgsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
@@ -1038,727 +1038,895 @@
                 </v:shape>
                 <v:shape id="Freeform 10" o:spid="_x0000_s1033" style="position:absolute;left:1133;top:15178;width:9638;height:20;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="9638,20" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQADOLe9wgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P9j+EN/AyNNWDjM4oQ9j0oMK67eDtrXltgs1LaWKt/705CB4/vt+L1eAa0VMXrGcF00kGgrj0&#10;2nKt4Pfnc/wGIkRkjY1nUnClAKvl89MCc+0v/E19EWuRQjjkqMDE2OZShtKQwzDxLXHiKt85jAl2&#10;tdQdXlK4a+Qsy+bSoeXUYLCltaHyVJydguPmy/5V//1rc9i5ojK7fWuve6VGL8PHO4hIQ3yI7+6t&#10;VjBL69OX9APk8gYAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQADOLe9wgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m9637,l,e" filled="f" strokecolor="#003f84" strokeweight=".5pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="9637,0;0,0" o:connectangles="0,0"/>
                 </v:shape>
                 <v:shape id="Freeform 11" o:spid="_x0000_s1034" style="position:absolute;left:1133;top:15175;width:9638;height:20;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="9638,20" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBAYYlCwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NqsIw&#10;FIT3gu8QjuBOUxVEqlFEEMWV19/toTk21eakNFF73/7mguBymJlvmNmisaV4Ue0LxwoG/QQEceZ0&#10;wbmC03Hdm4DwAVlj6ZgU/JKHxbzdmmGq3Zt/6HUIuYgQ9ikqMCFUqZQ+M2TR911FHL2bqy2GKOtc&#10;6hrfEW5LOUySsbRYcFwwWNHKUPY4PK0CT/f9Mrts7r48j3ej6mqeetQo1e00yymIQE34hj/trVYw&#10;HMD/l/gD5PwPAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQGGJQsAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,l9637,e" filled="f" strokecolor="#003f84" strokeweight=".05889mm">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;9637,0" o:connectangles="0,0"/>
                 </v:shape>
                 <v:shape id="Freeform 12" o:spid="_x0000_s1035" style="position:absolute;left:1133;top:15188;width:9638;height:20;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="9638,20" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCcpoxRxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6KbppDqVEV5FCWw8qNK0Hb8/sS3Zp9m3IrjH+e7dQ8DjMzDfMfDm6VgzUB+tZwfM0&#10;A0FceW25UfDz/T55BREissbWMym4UIDl4v5ujoX2Z/6ioYyNSBAOBSowMXaFlKEy5DBMfUecvNr3&#10;DmOSfSN1j+cEd63Ms+xFOrScFgx29Gao+i1PTsHh88Pu6+Pw1O42rqzNZtvZy1apx4dxNQMRaYy3&#10;8H97rRXkOfx9ST9ALq4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnKaMUcYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l9637,e" filled="f" strokecolor="#003f84" strokeweight=".5pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;9637,0" o:connectangles="0,0"/>
                 </v:shape>
                 <v:shape id="Freeform 13" o:spid="_x0000_s1036" style="position:absolute;left:1133;top:15175;width:9638;height:20;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="9638,20" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDf/7KuwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8gRvdaOBUKKriFBaerLW1usj+8xGs29DdvPHb+8WCj0OM/MbZr0dbS16an3lWMFinoAg&#10;LpyuuFRw+np9fgHhA7LG2jEpuJOH7WbytMZcu4E/qT+GUkQI+xwVmBCaXEpfGLLo564hjt7FtRZD&#10;lG0pdYtDhNtaLpMkkxYrjgsGG9obKm7HzirwdD3sip+3q6+/s4+0OZtOp6NSs+m4W4EINIb/8F/7&#10;XStYpvD7Jf4AuXkAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3/+yrsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l9637,e" filled="f" strokecolor="#003f84" strokeweight=".05889mm">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;9637,0" o:connectangles="0,0"/>
                 </v:shape>
                 <v:shape id="Freeform 14" o:spid="_x0000_s1037" style="position:absolute;left:1133;top:15188;width:9638;height:20;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="9638,20" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB8A7G+xgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvhf6H8IReSs1WRGRrFCm09aCC2/bQ23PzdhPcvCybdF3/vREKPQ4z8w2zWA2uET11wXpW8DzO&#10;QBCXXluuFXx9vj3NQYSIrLHxTAouFGC1vL9bYK79mQ/UF7EWCcIhRwUmxjaXMpSGHIaxb4mTV/nO&#10;YUyyq6Xu8JzgrpGTLJtJh5bTgsGWXg2Vp+LXKfj5eLff1bF/bPZbV1Rmu2vtZafUw2hYv4CINMT/&#10;8F97oxVMpnD7kn6AXF4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfAOxvsYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l9637,e" filled="f" strokecolor="#003f84" strokeweight=".5pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;9637,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="076AEC3D" w14:textId="77777777" w:rsidR="00834269" w:rsidRDefault="00834269">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BF593F0" w14:textId="77777777" w:rsidR="00834269" w:rsidRDefault="00834269">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07392560" w14:textId="77777777" w:rsidR="00834269" w:rsidRDefault="00834269">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="365B766B" w14:textId="77777777" w:rsidR="00834269" w:rsidRDefault="00834269">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="565ADE06" w14:textId="06F9DD56" w:rsidR="002F1530" w:rsidRPr="000920D8" w:rsidRDefault="002F1530" w:rsidP="00F501E1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="9"/>
         <w:ind w:left="113"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="004A99"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000920D8">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="004A99"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Revista Cuidarte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AACD0A8" w14:textId="12CDA183" w:rsidR="005E71FC" w:rsidRPr="000920D8" w:rsidRDefault="005E71FC" w:rsidP="00F501E1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="9"/>
         <w:ind w:left="113"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="004A99"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AB59943" w14:textId="77777777" w:rsidR="000920D8" w:rsidRPr="000920D8" w:rsidRDefault="000920D8" w:rsidP="000920D8">
+    <w:p w14:paraId="1AB59943" w14:textId="77777777" w:rsidR="000920D8" w:rsidRPr="00B0227F" w:rsidRDefault="000920D8" w:rsidP="000920D8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000920D8">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Title original language </w:t>
+        <w:t xml:space="preserve">Title original </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0227F">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">language </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43C56433" w14:textId="77777777" w:rsidR="000920D8" w:rsidRPr="00051DF1" w:rsidRDefault="000920D8" w:rsidP="000920D8">
+    <w:p w14:paraId="43C56433" w14:textId="3786F53F" w:rsidR="000920D8" w:rsidRPr="00B0227F" w:rsidRDefault="000920D8" w:rsidP="000920D8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00051DF1">
-[...3 lines deleted...]
-        <w:t>(Times New Roman 12 point, Bold, sentence type, maximum 12 words use capital letters only at the beginning of the sentence)</w:t>
+      <w:r w:rsidRPr="00B0227F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Times New Roman 12 point,</w:t>
+      </w:r>
+      <w:r w:rsidR="00172F3A" w:rsidRPr="00B0227F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bold, sentence type, maximum 15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0227F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> words use capital letters only at the beginning of the sentence)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06A1CF99" w14:textId="77777777" w:rsidR="000920D8" w:rsidRPr="000920D8" w:rsidRDefault="000920D8" w:rsidP="000920D8">
+    <w:p w14:paraId="06A1CF99" w14:textId="77777777" w:rsidR="000920D8" w:rsidRPr="00B0227F" w:rsidRDefault="000920D8" w:rsidP="000920D8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08A5D69C" w14:textId="781BF870" w:rsidR="000920D8" w:rsidRPr="000920D8" w:rsidRDefault="000920D8" w:rsidP="000920D8">
+    <w:p w14:paraId="3189B357" w14:textId="77777777" w:rsidR="00172F3A" w:rsidRPr="00B0227F" w:rsidRDefault="000920D8" w:rsidP="00172F3A">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000920D8">
+      <w:r w:rsidRPr="00B0227F">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Title in </w:t>
       </w:r>
-      <w:r w:rsidR="00051DF1" w:rsidRPr="000920D8">
-[...4 lines deleted...]
-        <w:t>Spanish</w:t>
+      <w:r w:rsidR="00172F3A" w:rsidRPr="00B0227F">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">others languages </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D26D0B9" w14:textId="77777777" w:rsidR="000920D8" w:rsidRPr="000920D8" w:rsidRDefault="000920D8" w:rsidP="000920D8">
+    <w:p w14:paraId="35222FEF" w14:textId="6817B0B8" w:rsidR="000920D8" w:rsidRPr="00B0227F" w:rsidRDefault="00172F3A" w:rsidP="00172F3A">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B0227F">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Complete the t</w:t>
+      </w:r>
+      <w:r w:rsidR="000920D8" w:rsidRPr="00B0227F">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>itle in another language</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0227F">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="000920D8" w:rsidRPr="00B0227F">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0227F">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Spanish, </w:t>
+      </w:r>
+      <w:r w:rsidR="000920D8" w:rsidRPr="00B0227F">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Portuguese</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0227F">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, English</w:t>
+      </w:r>
+      <w:r w:rsidR="000920D8" w:rsidRPr="00B0227F">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="35222FEF" w14:textId="6416E130" w:rsidR="000920D8" w:rsidRPr="000920D8" w:rsidRDefault="000920D8" w:rsidP="000920D8">
+    <w:p w14:paraId="10D694EA" w14:textId="77777777" w:rsidR="000920D8" w:rsidRPr="00B0227F" w:rsidRDefault="000920D8" w:rsidP="000920D8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
+          <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000920D8">
-[...20 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00B0227F">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>First Author</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD3AE3">
+      <w:r w:rsidRPr="00B0227F">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD3AE3">
+      <w:r w:rsidRPr="00B0227F">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (First and Last Names/ Times new Roman 12 point, Bold, Italic), Second Author</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD3AE3">
+      <w:r w:rsidRPr="00B0227F">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD3AE3">
+      <w:r w:rsidRPr="00B0227F">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="131B9F31" w14:textId="77777777" w:rsidR="000920D8" w:rsidRPr="000920D8" w:rsidRDefault="000920D8" w:rsidP="000920D8">
-[...9 lines deleted...]
-    <w:p w14:paraId="6DDEB375" w14:textId="0252956B" w:rsidR="000920D8" w:rsidRPr="00CD3AE3" w:rsidRDefault="00CD3AE3" w:rsidP="00CD3AE3">
+    <w:p w14:paraId="6DDEB375" w14:textId="0252956B" w:rsidR="000920D8" w:rsidRPr="00B0227F" w:rsidRDefault="00CD3AE3" w:rsidP="00CD3AE3">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B0227F">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:r w:rsidR="000920D8" w:rsidRPr="00CD3AE3">
+      <w:r w:rsidR="000920D8" w:rsidRPr="00B0227F">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Institutional Affiliation, City, Country. E-mail.  ORCID. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="000920D8" w:rsidRPr="00CD3AE3">
+      <w:r w:rsidR="000920D8" w:rsidRPr="00B0227F">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Cvlac</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="000920D8" w:rsidRPr="00CD3AE3">
+      <w:r w:rsidR="000920D8" w:rsidRPr="00B0227F">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Link (for Colombian authors).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="139788D1" w14:textId="75DF3C60" w:rsidR="000920D8" w:rsidRPr="00CD3AE3" w:rsidRDefault="00CD3AE3" w:rsidP="00CD3AE3">
+    <w:p w14:paraId="139788D1" w14:textId="75DF3C60" w:rsidR="000920D8" w:rsidRPr="00B0227F" w:rsidRDefault="00CD3AE3" w:rsidP="00CD3AE3">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B0227F">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
-      <w:r w:rsidR="000920D8" w:rsidRPr="00CD3AE3">
+      <w:r w:rsidR="000920D8" w:rsidRPr="00B0227F">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Institutional Affiliation, City, Country. E-mail.  ORCID </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="000920D8" w:rsidRPr="00CD3AE3">
+      <w:r w:rsidR="000920D8" w:rsidRPr="00B0227F">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Cvlac</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="000920D8" w:rsidRPr="00CD3AE3">
+      <w:r w:rsidR="000920D8" w:rsidRPr="00B0227F">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Link (for Colombian authors).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37687066" w14:textId="77777777" w:rsidR="000920D8" w:rsidRPr="00CD3AE3" w:rsidRDefault="000920D8" w:rsidP="00CD3AE3">
+    <w:p w14:paraId="2987A4B1" w14:textId="77777777" w:rsidR="00172F3A" w:rsidRPr="00B0227F" w:rsidRDefault="00172F3A" w:rsidP="00CD3AE3">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD3AE3">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="3CACD4EB" w14:textId="77777777" w:rsidR="000920D8" w:rsidRPr="000920D8" w:rsidRDefault="000920D8" w:rsidP="000920D8">
+    <w:p w14:paraId="37687066" w14:textId="32301B8E" w:rsidR="000920D8" w:rsidRPr="00B0227F" w:rsidRDefault="00172F3A" w:rsidP="00CD3AE3">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:jc w:val="center"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B0227F">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Corresponding author:</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="721BB78B" w14:textId="77777777" w:rsidR="000920D8" w:rsidRPr="00CD3AE3" w:rsidRDefault="000920D8" w:rsidP="00CD3AE3">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000920D8">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Conflicts of Interest: </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD3AE3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Express declaration by the authors.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13AA6DA3" w14:textId="77777777" w:rsidR="000920D8" w:rsidRPr="000920D8" w:rsidRDefault="000920D8" w:rsidP="00CD3AE3">
+    <w:p w14:paraId="13AA6DA3" w14:textId="6F363740" w:rsidR="000920D8" w:rsidRPr="00B0227F" w:rsidRDefault="000920D8" w:rsidP="00CD3AE3">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000920D8">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Funding information: </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD3AE3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Funding entity or entities and name of the associated project on which the article </w:t>
-[...29 lines deleted...]
-      <w:r w:rsidRPr="000920D8">
+        <w:t>Funding entity or entities</w:t>
+      </w:r>
+      <w:r w:rsidR="00172F3A" w:rsidRPr="00B0227F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, code</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0227F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and name of the associated project on which the article is based. (in case of not having funding, mention it).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0227F">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FE635E6" w14:textId="77777777" w:rsidR="000920D8" w:rsidRPr="000920D8" w:rsidRDefault="000920D8" w:rsidP="00CD3AE3">
+    <w:p w14:paraId="0FE635E6" w14:textId="77777777" w:rsidR="000920D8" w:rsidRPr="00B0227F" w:rsidRDefault="000920D8" w:rsidP="00CD3AE3">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000920D8">
+      <w:r w:rsidRPr="00B0227F">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Acknowledgements: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD3AE3">
+      <w:r w:rsidRPr="00B0227F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>if any, please mention it.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000920D8">
+      <w:r w:rsidRPr="00B0227F">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75B9E851" w14:textId="37DF75D6" w:rsidR="005E71FC" w:rsidRPr="000920D8" w:rsidRDefault="005E71FC" w:rsidP="00CD3AE3">
+    <w:p w14:paraId="703A1A7E" w14:textId="2D1F34A2" w:rsidR="001A45E6" w:rsidRPr="00B0227F" w:rsidRDefault="001A45E6" w:rsidP="001A45E6">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0227F">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Declaration of Generative AI and AI-assisted technologies:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0227F">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If AI is used in the creation of the manuscript, the author must indicate the name of the tool used (chatbots, large language models, or image generation), its purpose, and the degree of supervision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CFDF639" w14:textId="3DCA0C75" w:rsidR="00172F3A" w:rsidRDefault="001A45E6" w:rsidP="00DA54ED">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0227F">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Author Contributions:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0227F">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Please list the initials of each author’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00172F3A" w:rsidRPr="00B0227F">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">first and last names in the order in which they appear in the list of authors </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0227F">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>and their contributions, referring</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA54ED" w:rsidRPr="00B0227F">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DA54ED" w:rsidRPr="00B0227F">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>CRediT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DA54ED" w:rsidRPr="00B0227F">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> taxonomy (</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA54ED" w:rsidRPr="00B0227F">
+        <w:t>ANSI</w:t>
+      </w:r>
+      <w:r w:rsidR="008078AE" w:rsidRPr="00B0227F">
+        <w:t xml:space="preserve">/ NISO </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA54ED" w:rsidRPr="00B0227F">
+        <w:t>Z39.104-2022</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA54ED" w:rsidRPr="00B0227F">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0227F">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the following list: Conceptualization; Data Curation; Formal Analysis; Funding Acquisition; Investigation; Methodology; Project Management; Resources; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A45E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Software; Supervision; Validation; Visualization; Writing-Original Draft Preparation; Writing-Review &amp; Editing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509FC319" w14:textId="77777777" w:rsidR="00172F3A" w:rsidRDefault="00172F3A" w:rsidP="001A45E6">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="380B0F91" w14:textId="55107343" w:rsidR="001A45E6" w:rsidRPr="001A45E6" w:rsidRDefault="001A45E6" w:rsidP="001A45E6">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75B9E851" w14:textId="4D037E28" w:rsidR="005E71FC" w:rsidRPr="000920D8" w:rsidRDefault="001A45E6" w:rsidP="00CD3AE3">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="001A45E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Author Contributions: Please list the initials of each author’s name and their contributions, referring to the following list:</w:t>
+      </w:r>
     </w:p>
     <w:sectPr w:rsidR="005E71FC" w:rsidRPr="000920D8">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="15880"/>
       <w:pgMar w:top="0" w:right="1000" w:bottom="0" w:left="1020" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Candara">
     <w:panose1 w:val="020E0502030303020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00746D4B"/>
     <w:rsid w:val="000053D9"/>
     <w:rsid w:val="00051DF1"/>
     <w:rsid w:val="00086240"/>
     <w:rsid w:val="000920D8"/>
     <w:rsid w:val="000E28EB"/>
     <w:rsid w:val="00114CE3"/>
     <w:rsid w:val="001468FF"/>
     <w:rsid w:val="00160CA8"/>
+    <w:rsid w:val="00172F3A"/>
+    <w:rsid w:val="001A45E6"/>
     <w:rsid w:val="001D446F"/>
     <w:rsid w:val="001D5CEF"/>
     <w:rsid w:val="002B338B"/>
     <w:rsid w:val="002F1530"/>
     <w:rsid w:val="002F375B"/>
     <w:rsid w:val="00302165"/>
     <w:rsid w:val="003269A4"/>
     <w:rsid w:val="0032780A"/>
     <w:rsid w:val="00494929"/>
     <w:rsid w:val="0054751B"/>
     <w:rsid w:val="005E71FC"/>
     <w:rsid w:val="006561A4"/>
     <w:rsid w:val="00694134"/>
     <w:rsid w:val="00697338"/>
     <w:rsid w:val="006B0688"/>
     <w:rsid w:val="007111E2"/>
     <w:rsid w:val="00746D4B"/>
+    <w:rsid w:val="008078AE"/>
     <w:rsid w:val="00834269"/>
     <w:rsid w:val="00834ED4"/>
+    <w:rsid w:val="00843A1B"/>
+    <w:rsid w:val="008B551F"/>
     <w:rsid w:val="008E2B01"/>
     <w:rsid w:val="008F3E42"/>
     <w:rsid w:val="00904A55"/>
     <w:rsid w:val="00911064"/>
     <w:rsid w:val="009143E4"/>
     <w:rsid w:val="00930A71"/>
     <w:rsid w:val="009B1405"/>
     <w:rsid w:val="00A16A07"/>
     <w:rsid w:val="00AD75D2"/>
+    <w:rsid w:val="00B0227F"/>
     <w:rsid w:val="00B16E30"/>
     <w:rsid w:val="00B33F62"/>
     <w:rsid w:val="00B76837"/>
     <w:rsid w:val="00B81329"/>
     <w:rsid w:val="00BA64F8"/>
     <w:rsid w:val="00C223EE"/>
     <w:rsid w:val="00CA3C76"/>
     <w:rsid w:val="00CD3AE3"/>
     <w:rsid w:val="00CD4BDC"/>
     <w:rsid w:val="00CF7CD4"/>
     <w:rsid w:val="00D447A3"/>
     <w:rsid w:val="00D74575"/>
+    <w:rsid w:val="00DA54ED"/>
     <w:rsid w:val="00DE1F12"/>
     <w:rsid w:val="00DE4A94"/>
     <w:rsid w:val="00E03BB0"/>
     <w:rsid w:val="00E22220"/>
     <w:rsid w:val="00EB60B7"/>
     <w:rsid w:val="00F10A94"/>
     <w:rsid w:val="00F12DE3"/>
     <w:rsid w:val="00F501E1"/>
     <w:rsid w:val="00FB7B01"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3AD7D1BB"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:docId w15:val="{C03EF3F2-333B-4BFF-B9C8-639DDD9D7797}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2086,162 +2254,167 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textoindependiente">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextoindependienteCar"/>
+    <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextoindependienteCar">
-[...2 lines deleted...]
-    <w:link w:val="Textoindependiente"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005E71FC"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2465,76 +2638,76 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>704</Characters>
+  <Pages>2</Pages>
+  <Words>267</Words>
+  <Characters>1470</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>12</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>831</CharactersWithSpaces>
+  <CharactersWithSpaces>1734</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Personal</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Creator">
     <vt:lpwstr>Adobe InDesign CC 13.1 (Windows)</vt:lpwstr>
   </property>