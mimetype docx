--- v0 (2026-04-27)
+++ v1 (2026-07-05)
@@ -2,63 +2,63 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00C3092A" w:rsidRDefault="00AF0DC9">
+    <w:p w14:paraId="106AFB0A" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00AF0DC9">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="15728640" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="15728640" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="707C621F" wp14:editId="6ECD3160">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>4445</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>9621520</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7555865" cy="458470"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="12" name="Group 13"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7555865" cy="458470"/>
                           <a:chOff x="7" y="15152"/>
@@ -227,95 +227,95 @@
                             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
             <w:pict>
               <v:group w14:anchorId="1AB99E38" id="Group 13" o:spid="_x0000_s1026" style="position:absolute;margin-left:.35pt;margin-top:757.6pt;width:594.95pt;height:36.1pt;z-index:15728640;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin="7,15152" coordsize="11899,722" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQCOrKjvlwQAAO4SAAAOAAAAZHJzL2Uyb0RvYy54bWzsWG1v2zYQ/j5g/0HQ&#10;d0WirHfEKRLLDgZkW7C2P4CWaIuoJAqkHCco9t93R0qOX5ImSNFiG2LANqUjj8fnjs8def7hvqmt&#10;OyYVF+3UJmeebbG2ECVv11P786eFk9iW6mlb0lq0bGo/MGV/uPj1l/NtlzFfVKIumbRASauybTe1&#10;q77vMtdVRcUaqs5Ex1oQroRsaA+Pcu2Wkm5Be1O7vudF7lbIspOiYErB29wI7Qutf7ViRf/naqVY&#10;b9VTG2zr9a/Uv0v8dS/OabaWtKt4MZhB32BFQ3kLk+5U5bSn1kbyE1UNL6RQYtWfFaJxxWrFC6bX&#10;AKsh3tFqrqXYdHot62y77nYwAbRHOL1ZbfHH3a20eAm+822rpQ34SE9rkQmCs+3WGfS5lt3H7laa&#10;FULzRhRfFIjdYzk+r01na7n9XZSgj256ocG5X8kGVcCyrXvtg4edD9h9bxXwMg7DMIlC2ypAFoRJ&#10;EA9OKirwJA6LbQtEJCShb9xXVPNhMCFJmpqhsa+lLs3MrNrSwTJcFoSbekRUfR+iHyvaMe0ohWiN&#10;iE5GRG94yywSG0B1l1lr0Czu2wFNqxWzirZrppV9eugAOYIjwPK9IfigwBUvoksIIDcglQQGqRHk&#10;NArANkRYg7sDiWadVP01E42Fjaldg+HadfTuRvVozGMX9GQrFryu4T3N6tbaTm2f+EQPUKLmJQpR&#10;puR6OauldUdxG3qTuTEIlB10wzlzqirTT4uM3bAP2lLPUjFazod2T3lt2qCobnEiWCDYObTMBvya&#10;euk8gRmdwI/mTuDluXO5mAVOtCBxmE/y2Swnf6PNJMgqXpasRbNHMiDB60JjoCWzjXd0sMPHPdSu&#10;gQRjx39ttHY0+tbE51KUD7dyDACI1p8VtsFh2Ebog4MYpNnPCdtU7xjtVc0NPy5so0novYftjwrb&#10;jhcZfIctBa2TLfVynodR/UYye1DSvEpHQ+WXTedAqu1oz5e85v2DLhvA12hUe3fLC9xv+LBH3JB+&#10;TCoEMc5qkRA3wdjLjAEm5IVOhDvqvlQdVBzI24+vpBRbZC1IMYbOD7W4+Hhgx7Lm3Uic2B5WDEXL&#10;UdJ/AjRTUOSi2DSs7U2FJFkNixetqninbEtmrFkySPjyt9JQ9VOk6SeXnpf6V84s9GZAmvHcuUyD&#10;2Im9eRx4QUJmZDaS5kYxgIHWece/nzWHHIFwA6ufUCTNEBKTU4q/AGzoB1mkl6wvKmyugLuH95he&#10;RoGG+RFZBP1VWfSk2ACLNBd9o9R4TJFDFpVgp2aX12RRXMRe2viXJraDvH2Q3hf6M/hvr9uzGdDw&#10;uy6Wv6bED7wrP3UWURI7wSIInTT2Escj6VUaeUEa5Isx7Eyu1qWVOT9Aij3ZI08Wxqe5GkuXNPTD&#10;F3OAB5/TtdGs4T2cY2reTO0E+wxF63Plyq7UQPOfjvQxREGKTfgaAoLGf4dIoxMi1ZUoLgjp9n9D&#10;pL4OnHciff6wFxAfrgL0wS30juq6OI5BhseRSaRFwNzjWfHoQPJOpXCgeqfSvZPfG6lU3wfApYom&#10;3+ECCG9t9p+hvX9NdfEPAAAA//8DAFBLAwQUAAYACAAAACEALmzwAMUAAAClAQAAGQAAAGRycy9f&#10;cmVscy9lMm9Eb2MueG1sLnJlbHO8kMGKwjAQhu8L+w5h7tu0PSyymPYigldxH2BIpmmwmYQkir69&#10;gWVBQfDmcWb4v/9j1uPFL+JMKbvACrqmBUGsg3FsFfwetl8rELkgG1wCk4IrZRiHz4/1nhYsNZRn&#10;F7OoFM4K5lLij5RZz+QxNyES18sUksdSx2RlRH1ES7Jv22+Z7hkwPDDFzihIO9ODOFxjbX7NDtPk&#10;NG2CPnni8qRCOl+7KxCTpaLAk3H4t+ybyBbkc4fuPQ7dv4N8eO5wAwAA//8DAFBLAwQUAAYACAAA&#10;ACEA3AUoQ+EAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjjQtoS4lRV&#10;BZwqJFokxG2bbJOo8TqK3ST9e5wTHHdmNPsmXY+mET11rrasQc0iEMS5LWouNXwd3h5WIJxHLrCx&#10;TBqu5GCd3d6kmBR24E/q974UoYRdghoq79tESpdXZNDNbEscvJPtDPpwdqUsOhxCuWnkPIoW0mDN&#10;4UOFLW0rys/7i9HwPuCweVSv/e582l5/DvHH906R1vd34+YFhKfR/4Vhwg/okAWmo71w4USjYRly&#10;QY1VPAcx+eo5WoA4Ttpq+QQyS+X/DdkvAAAA//8DAFBLAwQKAAAAAAAAACEAOajKapAkAACQJAAA&#10;FAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoAAAANSUhEUgAABjIAAABgCAYAAAC3zOsO&#10;AAAABmJLR0QA/wD/AP+gvaeTAAAACXBIWXMAAA7EAAAOxAGVKw4bAAAgAElEQVR4nO3debgkVXnH&#10;8XOqu+/tu80+yAzDLMDAwLCIxjgkJlEUhCg+QIwxPoohJAYNmgTFaFBEQfGJPlnJ8pjkyWP0SUxc&#10;gpJHglFxCQbMw7DIFmQRnGFgmJU7d+7S3XXyx52+1O0+VXXOqVPV2/fzh96ues97arr7VlefH91X&#10;Xrt9UtVDIULR7uMvHZeazQAAAAAAAAAAAIUoJ+28+q5DSredgAMAAAAAAAAAABQhMciIQ8ABAAAA&#10;AAAAAACK4BRkxIkGHK2JxvWEHAAAAAAAAAAAwJLXICPJh2I+xUHAAQAAAAAAAAAA4hQWZMQh4AAA&#10;AAAAAAAAAHE6HmTEiQs4hCDkAAAAAAAAAABgUHRtkJHkQ3cdUrok4zoCDgAAAAAAAAAA+kpPBhlx&#10;PhzzKQ4CDgAAAAAAAAAAelNfBRlx2gKOSKxx3UsIOQAAAAAAAAAA6FYDEWQk+fD29k9xSCHExwg4&#10;AAAAAAAAAADouIEPMuJcowk4hCDgAAAAAAAAAACgSAQZluICDiEIOQAAAAAAAAAA8I0gwyM+xQEA&#10;AAAAAAAAgF8EGQW4ZvshpUsyPkrAAQAAAAAAAABAIoKMDvpIwtdUEXIAAAAAAAAAAECQ0bXiQg4C&#10;DgAAAAAAAABFeHa6EfMfYkvNT/OOGglYv4R38trtk6oeChH6buy5n9f+KYPzOHbfPVv7XUvAAQAA&#10;AAAAACDGrsPzoYR2EVEm3kwcYLIoKdt+eMHqKsEH0hFk+O5dUM+2fgkTXHsmIQcAAAAAAADQT55O&#10;CiYSdFuQkXIobVYRfAwkggzfvQvqaRNkxCHgAAAAAAAAADpv51TLVzjJRf+XaNCCDKPayI6VwwQf&#10;/YC/kTHArr37kDa1/QgBBwAAAAAAAOBsR2swEcHCW7H2zYaxj4XOCoKPrkSQgTYfvVv/h8YJOAAA&#10;AAAAADBofnqooTrxDS/ojP0GwUf08V5G8FEIggwYiws4hCDkAAAAAAAAQG948lBDmS5kseCFNAdm&#10;w9igS7d56RDBhwuCDHjx0bsPaV8AriHgAAAAAAAAQE5+csjtD14DnXJwLv4TH7rn8RKCDyEEQQZy&#10;9rGYT3EQcAAAAAAAAKDVE5OL/7ZE6gISK0zoc8+3BB8y5Tk/UenP4IMgAx3RFnBEfr2ueTEhBwAA&#10;AAAAQK97fLKu+Q9cZeR/Afg2WQstPqUkxXglLRrpDgQZ6DrX3aP/FMeHCTgAAAAAAAA65rHndcHE&#10;PNn2A4BecKim4oMP2X5ztNyZ4IMgAz2DgAMAAAAAAMCPRxNCiSgWXQBEHa6rxHNH6zljxFPwQZCB&#10;nqcLOJq/HR8i5AAAAAAAAAPgxwcTggnN6ggLJgCKMJ0QfEjNjWpJH3wQZKCvXa8LOZSqX33mRKUT&#10;xwMAAAAAAJDmkYP16ebPSqmKlLKUNoZgAkA/mGnogw+CDAwcJWVZF3AIwSc4AAAAAACAfw8faPm0&#10;hDQPHmRv/B1eAMgVQQYQEQ04Wi8TribkAAAAAABg4D3UGkocwaIBAOSHIAMw9PHWT3EcuUK5+gwC&#10;DgAAAAAAetWD++sqKYXgTT8AdB5BBpDRx+9dHHCUhJquBGLmvadNrOjUMQEAAAAAMIge2l/b1/xZ&#10;CRGESkxIKQNdLQEFAPQOggzAs4aQI41QjHxiUcCx+PLoj84Y43oJAAAAAIAU9++rTQkpR01qZeR/&#10;F7bx7hsA+gJBBtABn7h3Svt9mgQcAAAAAIB+dd++WuzfpVwkmj5IyScnAAAEGUA30QUcUgjxQQIO&#10;AAAAAECXudc0mAAAICOCDKAH3NAScARCzY5Vgj1CCHHFKaPrOnNUAAAAAIB+8cD+2o7o7UaoxkIh&#10;lwnB1zMBADpPbv7s/6npeihqoRCXnelvPTTv17hM/VMG53Hsvnu29cswga9j8/WY+DieQnpYPY/c&#10;j8h1JJ/iAAAAAIDBdffemvYrjZts3jCaBBm2b0CNv1rKonemY0gYnMv80n/f5Ps0p766OsMFFW/z&#10;S8M6276tdR7XE41qLf5dXv7t0qAmpsLqGD2fT2JrM6w1Ot3nMYNymduwqVlZyuNo/bzI8Pil/Y5F&#10;gwwbf/Wajf/Y/Pknk/VX7JsTmy3mzYwgw98EBBmOPbo8yFgY39LgA6cTcAAAAABAL9m+50go4WGx&#10;3aWeICOH+QkyCDIMiwgyHGsJMggyFknM9ud3vnfb+qd0e+caamy6IVY6zCqEIMggyDBul1+PHg0y&#10;khByAAAAAED+7tqT/GmJJpv3/gQZBBkEGXYIMpI3EmRY1hBkWM6rqe10kGHjt15yrHEtQYa/CQgy&#10;HHv0YZCxiFJqoiKfrgRy+h1bRjenDwAAAACAwXPfvtqPm2+7QqWG5kJxjJSylDTGeQGXICO/YyDI&#10;8Dc/QYafuQkyjBBkZOtFkJG+M/M8v/1S89CjDUGGr6H++hBkuB9H2viMDZKG/yGf4AAAAADQZ364&#10;e25aSFn1vdCoGWZfR5CR3zEQZPibnyDDz9wEGUYIMrL1IshI3+lxnuRBf/Ga4/5VCCH2zzY27Dis&#10;tgkhCDL8DfXXhyDD/TjSxucYZMQh4AAAAADQDe58bvFXOHVyodHlOAgy7HoTZNjtJMiwrCPIiB1A&#10;kBE/iCDDonbQgwyb8t8/a8NzQrTfZzP1cKIhZNXlKJoIMswHE2RYHkfa+A4EGUnj30/IAQAAAMDR&#10;HbtTgokuXmh0OQ6CDLveBBl2OwkyLOu6+PxCkJG8gyDDrIogw4eCggxT73jZervegiDDZjBBhuVx&#10;pI3vsiCj1WhJPDtWkbsvPXH09IxTAQAAAOgh9+6t3Re9PReGq+pKrhEi6X1EyjutLl5odDkOggy7&#10;3gQZdjsJMizruvj8QpCRvIMgw6yKIMOHLgsyzErnq37nZRuEEAQZNoMJMiyPI218lwcZaYXvP41P&#10;cAAAAAC94AfPzi1+u+yw+JFeS5CRtadLPUFGDvMTZBBkGBYRZDjWEmQQZCxCkGFelTLoT8857mvN&#10;n5853Dj9YE1sTKonyDBul18Pggy/4x1O+FcRcgAAAAC5uL01lNCwfc9EkGF/HAQZdr0JMux2EmRY&#10;1nXx+YUgI3kHQYZZFUGGDwMQZNh4z7YNh1of14ZSZde/40GQ4diDIMPveE8nfCEIOAAAAIBW/20Q&#10;TAjheSGOICPzcRBk2PUmyLDbSZBhWdfF5xeCjOQdBBlmVQQZPhBkGE63eJJ3bttoNJQgw7EHQYbf&#10;8R6DjNaxFakmV1aDB996wui2DO0AAACArnD33todzWvdeqjGD9fVyVLKIGmM30UPw1qCjMzHQZBh&#10;15sgw24nQYZlXRefXwgykncQZJhVEWT4QJBhOJ37JO8yDD2SEGQk7SbIcC30EWSkGS+Ln15+8tj6&#10;DFMBAAAAzr67a7YmpCx7XwSL1hNkeDyG9iKCDIIM6/kJMggyDIsIMhxrCTIIMhYhyDCv6vIgI733&#10;vE+fe/x/CSHEVC086tkZdUa0jCAjaTdBhmthEUFG0vj38jVVAAAAsPCdXS98hZPJgoDhrky1QhBk&#10;+D2G9iKCDIIM6/kJMggyDIsIMhxrCTIIMhYhyDCv6pMgw6bgirM2aZ9VoVJSyvirEoIMy+NIG0+Q&#10;kX28ptF7TyXgAAAAGAS3pQUTCQgy8uhNkJG1p0s9QUYO8xNkEGQYFhFkONYSZBBkLEKQYV41gEFG&#10;6ogjw674uU0EGVmOI208QUb28YaNVg/Le6tluf9Nm0ZelXFqAAAA5GD7ntptCzekEDP1cMNsKDeZ&#10;jifIsKwlyMh8HAQZdr0JMux2EmRY1nXx+YUgI3kHQYZZFUGGDwQZhtP1ZpBh490/b/YegyAjMp4g&#10;I/t4i0ZJpVfyKQ4AAACvtu+Z++b+OfFq3b48Fr4IMixrCTIyHwdBhl1vggy7nQQZlnU5n1+UUrNj&#10;ZflPpUDusmhlPfdsIzynruRZaU0IMixrCDIs59XUpgwsW/QFOu4vb38icis+CfnUuSfcro7sPjAX&#10;bjpUF2vzPTIg3Z/cP6V90hJwAAAACPHNp2e110o2CykAAGRVEuqJciCfXrzuJMWi21IKoeJvSymF&#10;irktY/avHim/wvM/RSuoid0zDRW2HZ9YfDvp3xO9P0xehZUSy0MhT8l46BhwfCLDoZxPZFgX6Edk&#10;PtyEBha93/OK47Tb+USGp/kzFvbTJzKMxivVCKSoN2//3qnj1YwtAQAAOuKbO2ZmdNub10uhEBUp&#10;ZZD9v3DVV/CJjJZ6PpHh8Rjai/hEBp/IsJ6fT2R07Scylg3J901U5I3aMVLOWk4zEJRSw0n75xri&#10;3Odr6mtCCD6R4WPuAf1EBkGGQzlBhnWBfkSXBBmmfq818CDI8DueIMNo/NKKeGz5cOmRizZWfznj&#10;VAAAAMa276l9vXXbgbnGy+tKrohuc3rjSpDh1J8gI6aOIMP7MQhBkEGQYVmXMciYKIu/Ga0ENxtO&#10;2zb/SFneYjsW3Wmuoc53HnzkCTFbV5fUlHizw1C7GoIMy3k1tQQZ/ssJMqwL9CN6LMhYaBrXWykx&#10;VJI1KWXp8p8/LiDIsBxPkOE2vuW/MPj9rXxNFQAASHfrjpavccqw4Ow6jiAjW3+CjJg6ggzvxyAE&#10;QcYgBhllqR4erwT/YTh1+vwtlSurwVU2vQGfDtfDT2XtkfR8byixvq7Em9LqbPsu1BBkWMzQRJBh&#10;XkWQ0T6i34IMBzecu3m7EELMNtSSAzVxgq6GIKOAudPG91CQkYSQAwCA/vSfraFEgtiLAYIMIwQZ&#10;lrUEGZmPgyDDrnffBRlK1YYC8YiUIvXrjHw//usnKi+1bAngiHqoXjZdD/82j95J5+NQic1SyomF&#10;WrOOmp+0u417EmTkPYggI6V3pgL9CIIMbfu4DX/wS5ud2hJkeBjfJ0HGAqUaQ4E4JKVUQgjxzpPH&#10;lttOCwAA8vNfO2f3J+0PlSqHQo43b3tZmCXIMEKQYVlLkJH5OAgy7Hr3W5BREmrXurHy6ysl8bh2&#10;v5QHbKYE0LuUUsvSag7Xw6+FQv5C8zZBRhRBhnkVQUb7CIIMbfu4DabTXtkSeBBkeBjfb0FG4pxS&#10;DAdq3zGjpe9dsKF6kWNLAABwxF17al+KvtZOzoVbpxpiS1y9y7UbQQZBhlE9QYbHY2gvIsjo7yBj&#10;+ZD867Gy/LbL/BNDwZctDwsAClMP1a9kHH9xKORbotsIMvIeRJCR0jtTgX4EQYa2fdyGTNNGBo+U&#10;5Vy1UmrUQzHyjp/blDqUIMOuUT8EGWkmyuLJ3zxpdKPjdAAA9LQ7d8/dumdWnWszxvdiYab+hjsI&#10;MlyPxaCeICNjb4KMrD1d6rshyBiS6uHxoeBbPo+hac1o6QrHoQAAjbmGutGkjiDDZRBBRkrvTAX6&#10;EQQZ2vZxG3wFGS5FN5x30kPNn6dq4eqZUK4ynZogw3FOhwFFBRlJle/ZOpr1LgAAoDA3PzX/tyXy&#10;XAi1rSfIcOlJkGFUT5Dh8RjaiwYhyAiEOlAJ5K5C5m95wp64tHyKZXsAQJ8hyHAoJ8iwLtCPIMjQ&#10;to/b0Mkgw6b8fWefuOg2QYbjnA4DuiHIiO4YDtS+chDMCCHEZSeOHONybAAA2PjGztmdQuhfo0Kl&#10;ZK0hVioph1r3EWS07yDIcD0Wg3qCjIy9CTKy9nSpl1KIZRX5z2vHSlfF1VQC+bTlIQAAYIwgw6Gc&#10;IMO6QD+CIEPbPm5DrwQZpq5qCTwIMhzHd3GQkbZr7Yj8zsRQsOPcY4bfZjwpAGBg3LVn7nPR20qJ&#10;8nMzjXNqSq6c32K6zJmOIKN9B0GG67EY1BNkZOw92EFGOVBPHz1S+kQ5kActpxRCCLFiOPi8yzgA&#10;ADqNIMOhnCDDukA/giBD2z5uQ78FGYmNlBBKKbF6rDJZLpUql7x8Y9WlM0GGy5zFBRlp3n0KX1MF&#10;AP3kpidnFl70bRYH48cQZDj1N9xBkOF6LAb1BBkZe3dHkDFeFrdVy/IJl75pNk6UL/PYDgCAvkCQ&#10;4VBOkGFdoB9BkKFtH7dh0IIMF9efv+VJIYSoh6p6uK5eJF1WAiIIMmzGmbXwcf9cQcABAB3375FQ&#10;QoicFvYJMvLpb7iDIMP1WAzqCTIy9n5hT0moyXIg99lM4uMYzlhZ2WjRBgAAeECQ4VBOkGFdoB9B&#10;kKFtH7eBIMND58gT7wPnbEkdT5BhM86shc/7Z6QknhkK5FTz9ts2j5yQsT0ADKxbd8w+Gr0tF/5n&#10;Xj0Mx2ZDeXTceIIMf/UEGS49CTKM6vswyFg9LD97zFjpOt3uakk+ZjEdAADocgQZDuUEGdYF+hEE&#10;Gdr2cRsIMjx0dnjiffCcLQQZRuPMWhR9/6wcFj86erR0x6vWDL8j49QA0DO276l9Jnp770zjrMm6&#10;ONWmR2uQYVRv29+yiCDDU3/DHQQZrsdiUN9nQcaQVE+tHSt/uiTFjG2zF42U/s5iOgAAMMAIMhzK&#10;CTKsC/QjCDK07eM2EGR46JzD78nykfLh5dXK3GxDLbtk20aCjJQWhd8/IvlN+++ezNdUAeh+339m&#10;9uvPzqjzo9vyXEhfqCfIyK9/Ui1BhkPPwQ4ySkLtWzYcfDuQsm4x3PgYTlpW/nUffQEAALIgyHAo&#10;J8iwLtCPIMjQto/bQJDhoXMevycO58Hrf/nk3c2f50I1VldyrHmbIMNxzqQxDoMIOADk5YtPzLS9&#10;OBRxPiXIsJqKIMOyZ+Zj6ZMgoyTUgSCQc6n1noOMsbK857QVlddaDAUAAOg5BBkO5QQZ1gX6EQQZ&#10;2vZxGwgyPHTukiDDpvfV552cXEOQkT4mw6TVQO0dqwS7otvefNzIae4dAfSbW3fM/ihun1KqNFVX&#10;m0Ihq0k9CDLMiggyPPU33EGQYX8sm5eULl82JG/X7RurBPdbTAMAAIAWBBkO5QQZ1gX6EQQZ2vZx&#10;GwgyPHTuwSCjVSBUWC4FKlSiFN3+h6/dQpARNybDpCZDhwO15/gl5S+/cs3w5e4zAegGd++p/Vn0&#10;dl2p0Z9ONS6uKbky14VrhyYEGcldCDIcavskyFg+JL6xqlr6utG4loJjx0p/njoVAAAdNnHJP09H&#10;b0/+01tGOnUsQJEIMhzKCTKsC/QjCDK07eM2EGR46NwHQYbLgNFKUDt+5ei+QEpVC9X4xS9ZPx7d&#10;T5Dheb6W2+/ka6qAjnl8sv72H+2rXzfdEMdGt1v/UsqcF64dmhBkJHchyHCo9RhklKXau2wouF1K&#10;mXg1YxpkRJ2xonKh46EBAAbcRZ/+zs029c0XsQd2HNj6k+emNrXtiB1hOYG1mIEtm0uBqG/bvPqO&#10;ZWNDB256/9kXuM4GdAuCDIdyggzrAv0Iggxt+7gNBBkeOg9okJFWEjfq+tdvnRRCiEaoSnUlRmXL&#10;ygpBhuOYSME7txByAKb+5fH2vy3RlPeiPkFGTv0tiwgy7PorpURJisNSyobRsXgMMs5eO7zEcTgA&#10;oAsNXfIFlfp+08tbbaX90V9bu6b2eUV3BRm2al94G+9P0dUIMhzKCTKsC/QjCDK07eM2EGR46EyQ&#10;4fnufuF34iOvO/WFzQQZVgVloaaXDQcPlaSsN7ddvLH6coepgZ5y646ZO1u3RX89Zhpq5VRdHD+/&#10;I/k3iyAjwxxJ9QQZ+fVPqvUXZIRbl5fftWQouLu1dulQ8EP7WQAAtoYv/bf5N02qiPehGeYwWsIi&#10;yMiww0t56kDf6zSah6P+r5cQdqBjCDIcygkyrAv0IwgytO3jNhBkeOhMkJFbkBFVkqIxPlSaDgIp&#10;GkpUGkoMN/dJIcT7ztniPGM/Bhmm4zaOBTedd2z1IodDAnJ3z97aDa3bDs6Fp+w8HL7Bpk/8gj5B&#10;Rpb+zvUEGdn6K9VYP176zEhZPuXyenL8kvInHYYBQF/Y8Ac3PzP/k/fFGqPhB6fnlszMhf7+7gBB&#10;hv2BEGTYDywgyNAZGy4dGq9Wppq3d37mTUf7OhIgiiDDoZwgw7pAP4IgQ9s+bgNBhofOBBmFBBlZ&#10;rJkYmjp2+ej0TF2tvPglx9quK2n1S5CRNuZ3+JoqePStnTO37JpW52X9qhlv9QQZmfo71/dJkDFa&#10;Ej8eq8gnrI7H8B/08tVDrzWrBIBiXPoP//v5F27ZLQo/uvvQCf/7xP74TwbnvHieoci6VDc45S15&#10;NgQZ9gdCkGE/sENBhmm7pjM2LL/nrk9dcGaWlhhMBBkO5QQZ1gX6EQQZ2vZxGwgyPHQmyOj6IEPX&#10;Pm2CpdWyuPI1WxpSSqGUkkLKILp/UIKMOAQc+Nyj09pfIj8LyVbD3esJMjL1d673GGQopZQUIpRS&#10;CqGUOHLOfmG87rZYfFu01QvteNly+4IN1bL5vwTAoBq5/KZsF7e+r90LWBT2c8gEGWbtCTKsD4Qg&#10;w35gjwQZph3r//Z23stiEYIMh3KCDOsC/QiCDG37uA0EGR46E2T0ZZBh42NvOM2qvh+CjKZlFfHg&#10;SCV4rjnmgvXVVzpMiS5w687Z7+i2R58PB2cbJ82EMvEj3QQZdgMIMrL1Xz4k/2fr8soHdftWVYPv&#10;ms8EoBuN/u7X9BeG3hciszdMv8QkyDBpl6GL5VCCDH0/441O/QgyUqoJMpzaGWy07lf/ImHHICHI&#10;cCgnyLAu0I8gyNC2j9tAkOGhM0HGwAcZra3GhoKZpdXKzFyols6vlL5Q8J5Xn9RXQUbsmCMbNo0H&#10;X1wxXHpACCFeuqryUYfWcHDP3tpHordrDbX00efrv1FTcrntA9yZr/bxMIdJPUFGpv7NeinU7Ibx&#10;0mdHysEuy+Hi5GXla23HAEh35nW3PZz3HErzU9O+Q7Mr9kzVVieUOM/mp19rL4IM5zkIMlIHE2Sk&#10;der8czZ7W4IMq/49EGTorJwY2rNqorq3efuBP7/I/Q91oqsQZDiUE2RYF+hHEGRo28dtIMjw0Jkg&#10;gyAjw/msuWdsKKiduW7p3qGgpGqhGnvtaccsidb1apBhMu63T+JrqtI8MVn/1Tt3z/1F89MQrneY&#10;7X8N7zIXQYbdAJ9zjJbE46Nl+XRrvUq6HflmJRkz4JVrhn/B8jCBnnXllx64cf4n++uEXQdn1tx8&#10;3zMXKrH46yj1lP9rHd+rpcZri27XinYIMrwNIMiw70+Q4a0fQUZKNUGGUzuDjRn6ORQdKfnZE1bd&#10;+YNPvn6b+wGhKAQZDuUEGdYF+hEEGdr2cRsIMjx0JsggyPAQZJj3avfxC0/v6SBDKBUGgay37rvs&#10;xNFhh0Ppep99dHq2dVvq3wEIlQyFKEspXbKIxfMQZER29E+Q8aubqgSC6KjxK2/xuBLsqdDjha7/&#10;yz2CDDsEGd4GEGTY9yfI8NaPICOlmiDDqZ3Bxgz9HIosD6H+pd/gOr7DCDIcygkyrAv0IwgytO3j&#10;NhBkeOhMkEGQ0eEgI7XBkU2fuPgMow6FBxkpRkvipyuqwQPRMeetq55vemx5u3XH7C3Nn3X/nqla&#10;uO5ATZwaWxC/ORZBhqf6HIKMVcPye6csL9/Qum/NaOk/LdthQExcdWvymd/n64Lv9yYq9oYbgozM&#10;LVM2ZOwXt5sgY1EHggyCjJbBBBlpnTr/nM3eliDDqj9BRkp5+y9O48uXEnbkiCDDoZwgw7pAP4Ig&#10;Q9s+bgNBhofOBBkEGT0SZEQNlWTt2GXVfeUgCOuhGpsLxaKvsnrXqzZbzZpnkJE8RorVw/KOTUtK&#10;XxFCiNNXVD7l0HKR+/bVrorOtXs6/Nknp8I32h+beQFBhr85JsrioXXj5f9w6f/ilZX3Wx4KOujs&#10;G394R74zJJ+Qn9o/vf7Zybk1lsPsiwky3AsJMjz3i9tNkLGoA0EGQUbLYIKMtE6df85mb0uQYdWf&#10;ICOl3Ow175gVozvWrRzb2bzN11i5I8hwKCfIsC7QjyDI0LaP20CQ4aEzQQZBRg8GGVmsXz5yeOvR&#10;E4dnGmrFuaeuDYTobJBhM6hj/+V/SkG/BRlSqLklFflIKZBtX6Ola2ozx/nrqj9jeUhocd03Hrve&#10;dewjz02d9NX7n0sI9nK+VvX9mpu4llzEoiNBhv2kFoUEGZ77xe0myFjUgSCDIKNlMEFGWqfOP2ez&#10;tyXIsOpPkJFSns9r3itOPur7373+db/op1t/IchwKCfIsC7QjyDI0LaP20CQ4aEzQQZBxoAFGfM9&#10;7ZouG6mID7xua9t2goyc5kkaV0CQ8dYTRvryo89v/vx9X73l4b1vcG7g+82W8XCL5cZuXmxc6Of3&#10;/G1xhjbu6bXY52Pi+72Jir3hxriFYaHHC13/l3uJTz7nlikbMvaL213w89hLv9Ze2RumX2IWcU4x&#10;GFDAorCfQ+6CxUiHUt1g/9f70V5FvA/191joO3X+OZu9rV1T+9NEUesqMQN9r9P4eji69dyR+eHK&#10;+zUvvWnjK7/Zl+/n4hBkOJSbleb85lA7XU6T5PBO2s/hJjTI5a4oatFWv8H/i4ZTkXO5VSNPvfV3&#10;aREXkEY7M/Z2HOD17i7qd6LI1xOLZbI8zmF53JeWb5qUUqIkRSilFEoIqZSaX1M/8jcK1JF+Ukhx&#10;wxtfnNiLIMO8/qSlpRvXjJZua92+YXz+q7iKtOLa79abf5Ki+fRp/jsWbrfuj7195Pmief5Eb4vW&#10;/ba3F45v/naoVJD6hzWS+H6zZTzcYrmxmxcbF/r5PX9bnKGNe3ot9vmY+H5vomJvuDFuYVjo8ULX&#10;/+Ve4pPPuWXKhoz94nYX/Dz20q+1V/aG6ZeYRZxTDAZ4ue+Szyt+DrkLFiMdSnWD/V/vR3sV8T7U&#10;32Oh79T552z2tpbvjfzt8FKeOtD3Oo2vh6Nbzx2ZH668X/NMmyoVSBkKMf8+SUXON1JKMfelS8se&#10;j6yjCDIcys1Kc35zqJ0up0lyeCft53ATGuRyVxS1aKvf4P9Fw6nIudyqkafe+ru0iAtIo50ZezsO&#10;8Hp3F/U7UeTricUyWR7nsDzuS99vmhb6tt9cNVo5tG55dXK6ro5SQpSiq8i/9YuGf8ujg0HG0op4&#10;cO1Y6duWrcS2o4beLYQQb/z8/bF/JDr9Ucj+OO16fmQq9pUAAAQkSURBVHbtg7sPn5bcrrsWZ7wt&#10;R+W+yOhhEsvX4hwuv5Ib5HIf+j1/W5yhjXt6Lfb5mPh+b6Jib7gxbmFY6PFC1//lXuKTz7llyoaM&#10;/eJ2F/w89tKvtZe3V46eea3MJvm84ueQu2Ax0qFUN9j/9X60VxHvQ/09FvpOnX/OZm9r19T+NFHU&#10;ukrMQN/rNL4ejm49d2R+uPJ+zfPUtKXFcS8af2zz2qWPRnd+/Zrzzss+Uf4IMhzKzUpzfnOona6Y&#10;xSqHAv2IPBYBDXZlni/3RVv9Bv8vGk5FzuVWjTz11t+lRVxAGu3M2NtxgNe7u6jfiSJfTyyWyfI4&#10;h+VxXxYYZGh3pBgbKomzjltVG6mUhBKRgEG2tNLeVmJqti5uf+y5ymw9r/vTz+t5+nudos5N3bU4&#10;4205KvdFRg+TWL4W53D5ldwgl/vQ7/nb4gxt3NNrsc/HxPd7ExV7w41xC8NCjxe6/i/3Ep98zi1T&#10;NmTsF7e74Oexl36tvby9cvTMa2U2yecVP4fcBYuRDqW6wf6v96O9irjW8/dY6Dt1/jmbva1dU/vT&#10;RFHrKjEDfa/T+Ho4uvXckfnhyvs1z1PTjOtWZ5+25lvnnrnuG1dddPofZz+YbAgyHMrNSnN+c6id&#10;rpjFKocC/Yg8FgENdmWeL6/HMuWqyf+LhlORc7lVI0+99XdpUYuFHuby/WYopsT9KIv6nSjy9cRi&#10;mSyPc1ge92WXBxnuw4pYjNE08f3Py+N5bjahp36OA7ydPnI6D/l+s2U83OI3qZsXGxf6+T1/W5yh&#10;jXt6Lfb5mPh+b6Jib7gxbmFY6PFC1//lXuKTz7llyoaM/eJ2F/w89tKvtZe3V46eea3MJvm84ueQ&#10;u2Ax0qFUN9j/9X60VxHXev4eC32nzj9ns7e1a2p/mihqXSVmoO91Gl8PR7eeOzI/XHm/5nlq6nPd&#10;KuWyKLzpslz/ZkfffEcWAAAAAAAAAAAoXnDhP6hqJZgerVam57e0xx57Pve2la79CTIAAAAAAAAA&#10;AEAmM7VwZKY2OzJ/qz3ICC78+0UfgduybulDp29c8aNozReuevWv6Xrz1VIO5WalOX9cXztdMV8f&#10;4lCgH5HH17IY7Mo8X16PZcrnWP1/jM+pyLncqpGn3vq7tIiP9BrtzNjbcYDXu7uo34kiX08svrgk&#10;j3NYHvclXy2VkZ/X8/RPnxd1buqSx8fb6SOn85Dvj78bD7f4Termr39Z6Of3/G1xhjbu6bXY52Pi&#10;+72Jir3hxriFYaHHC13/l3sp36Hg2DJlQ8Z+cbsLfh576dfay9srR8+8VmaTfF7xc8gZDtT3+9SM&#10;5xL/1/vRXkVc6/l7LPSdOv+czd7Wrqn9aaKodZWYgb7XaXw9HN167sj8cOX9muepqc91K+vLIr/P&#10;1cBtGAAAAAAAAAAAQP7+H6Zw3UOAtPNEAAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQDzDEDMHwsA&#10;AB8LAAAUAAAAZHJzL21lZGlhL2ltYWdlMi5wbmeJUE5HDQoaCgAAAA1JSERSAAAEDQAAADEIBgAA&#10;ALGKUCgAAAAGYktHRAD/AP8A/6C9p5MAAAAJcEhZcwAADsQAAA7EAZUrDhsAAAq/SURBVHic7d1d&#10;yCNXHcfxc+YlT5Ink0d0t1Bla21du2pVRKkWvdm7qgW9EtQLvRa8FQSxoF4Wr8Qbb7wTBFFRW2i1&#10;rfTC+r4UFN0ii1DXUuhuN8kmk5yZc7x4JnlmkpnJTCZ5Ji/fD3Q3M3Nyktnd7ub/O//MSGOMAAAA&#10;AAAkGWOkPwmbfV95/ZHy+qPAG4yix9G+5HbseLQvvj2chO12wx56Lbfvtdx+p+X2vebp49l2y5nt&#10;60T7k9vObF+zYftSSgo6bJQkNAAAAACwL1Sg3YGvOr2R6iaK+pHy+v5cUT9S3sCPbwdz28oLtbHr&#10;PqcstiXDaeDgtdx+pxkLFaLtTssdeE0nGUJEocPZ9mlQ0XDtSd3nhO1DaAAAAACgNlob6+44OJ4V&#10;8bFV/NPtIGdlP3Y82udPwmbd57SrGo41WQwhzoKI1M6I5tzxaN9x07nr2FZQ9zmhOkIDAAAAAIUZ&#10;Y+RY6aPeaNJdR8v+wA86dZ8TNqPVsEfpIcRp0JAdQrj9Tqxjwmu6/faRM7Qsqes+p0NEaAAAAADs&#10;uWnLfqxQz2nRj1bvE6v9yVAgCI1T9znhsEgpTKfpDs4CiFioMPsqhjPgehDrR2gAAAAAbBla9oHN&#10;KnI9iMTxltv3YkFF5yy8GOz79SAIDQAAAICKpi37qYX8rCV/yep+bPV/4KuOMULWfV4o7tHPPpLc&#10;ITM3cv3+539Yy/vB+Vrn9SA6TWdg21ZY9zlNERoAAADgIAWhdgZ+0OmPlNcbTrq07O+/k098oMRo&#10;maj1V0pwVgwOig1fMkAK8ebvrpV7TWyN9pEzjN/ZopMIJJzBeV4PgtAAAAAAO0FrYw3HQTurTT/9&#10;YntBZggwmoStus8Ji04efTi5o3CtnTKwUq/G7ocG5V8m/4Rvv/C3YpNiqxS5HkTyqxhOIpAgNAAA&#10;AMDGjFV41B8przdSXVr290f34+/PPJb5G5R6oMBvJ6HBagM2EBqUJhceJNx+/q9reBFsGqEBAAAA&#10;ZuIt++kX4ItW7zO/tx9b3feVpwLt1n1Oh6j7yHtT9srET6UtKQCXHiU0qPDcFQbsQGhQfp78nbef&#10;+0u110EqQgMAAIAdZoyRw3HQnq7k07K/O7yPXlmoe9JLq4yCq3QdRmhQDqFBZeccGiybo/gzpLj1&#10;2z+Xm3+PERoAAACcs2nLfrJwD7zc1X1/7nhsDC37m+N95KHigxd+F8oXxIQGqw3JHEhoUPJlCA1y&#10;565wGrd+s7shBKEBAADAErTsb7fOhy9Hj2SlGu30ORWqAkKD/KOEBhWeu8IAQoOF4XWGBqkTVQkh&#10;nv3Tet5KAYQGAABg70xb9vsF2/TTV/bPjg/HQbvuc9p1nQ+9u2w1WfhwfCChQYEXIzQoPh+hQTWE&#10;Bvnzr7tHrMSft/mjbzzzx+yxhAYAAGAbTFTY6PvK6w2jq+zTsn/ujj/4YLFftFULIUKDpc8hNFht&#10;SOZAQoOSL0NokDv3HocGeYOcFd8OAAA4cGGo7YEfdBZb8oOclf3Y6v7cBfgmgW7UfU67oH3lPmGE&#10;EJYz9zFu1QJypecCAA4FoQEAAAfCGCNHk7DVH0Wr+bTsb0T7ffcLIZYt+FRbIaTGBwCcF0IDAAC2&#10;2LRlP7eQj7Xp567u+8rT2lh1n9M2aF95Z8UWbcp2AMBhIDQAAGCNwlDbd8fBcW8UfS+flv2VtR66&#10;lNiWKY/ydmWj4AcAoChCAwDAQYu37M9W7/25Qj6nTX8+BLjrB8d1n9N5OrrvntMHUgqrkXMXwbIX&#10;A6OuBwBgKxAaAAB2Di375TQffPvcHhn7UZQv0KtcXR4AAOwUQgMAwMZNW/anhfp8C35yO8gJAU6P&#10;j1V4VPc5rVvzXfcu7tz47ekAAADyERoAABYYY6Q/CZt9P7rKPi37QgghGtNW/Kz7KxsjpJRCZq3E&#10;r+t+1QAAAOeE0AAA9oQKtNuPFfLJwn2ukE9b3Z9b/Q+1ses+p1W4F06EcB1hOfaS2rzKxfQyQgPa&#10;9gEAwJ4hNACAmmhtrGnLfm+ouofSst94x4WzjZJFtix7MT0AAABUQmgAAAXFW/YThXza6n5Gm/4g&#10;EQoEnbrPKUvj3rcVrMll6kMAAADsB0IDAHtNBdod+KrTG0Xfy9+jln3n4kn0KLtaN8IIy7aXDJP5&#10;hwEAAHCwCA0AbJV4y376xfaCnJX92PFonz8Jm3Wej3XSFvZRo+BoWa5yL3BRPYIAAAAAVEFoAKAS&#10;Y4wcK300LdJ7Q9XdtZZ950J3bk9Oqb20Cpe5mwAAAMAuITQADtC0ZT9WqOe06Eer95kX4FNeEJqN&#10;/11iv9XLPLZQl5e5rR1FPQAAAJCJ0ADYAVobazgO2omV/C1s2bc6adOeVeVGSmHZVtqhHCVb9gEA&#10;AACsDaEBsAHzLfuLF+CbK+TTVvdjq/8DX3WMWVPp3GoIq1vwznwLt6Jf8hZSDxd+NgAAAIAtQ2gA&#10;RIJQOwM/6PRHyusNJ926Wvat42ayurZtIY/tuYK7wm3uJKU7AAAAgGIIDbCz4i37aW366RfbCzJD&#10;gNEkbBV+8aZ7+nPWd+cbbvrzpsNMtGlZqYcBAAAAYBsQGuBcjVV41B8przdS3Y237Dv22eOsUTIq&#10;3C1LyKYlNnHLu9TxpAMAAAAAdgChAXLFW/ZnRf5CS36Q87392Oq+rzwV6MQSvLFlcrU9+zL4i7sb&#10;WX98U55ToZsfAAAAAA4VocGeMcbI4ThoTwv13mjSrdqyb2wpylbdiSHT79BLKYRrZ48DAAAAAGwV&#10;QoMtMG3ZTxbugZe7uu8nj19/rXdZG2MZI+T0+/JFK3IjhJBWxmCbsh4AAAAADhWhwQrCUNsDP+j0&#10;feX1hqpbtGX/peuvf0wF2lWhbqhAu5NQuyrQrhbCMsYIWfSq9nL2g0g+mtuROV3mdfgBAAAAAJg5&#10;iNBgvmU/q03/xb+/9snnXv7v1d5InaSV0strepm7mf00WTwwAAAAAADgnGxtaDBRYWO6kh9v2f/U&#10;E089XWiCudX45WMBAACA9bOECY8b9l0ppVk4WGjNKefC0KXIxE+lFbxrVMFm10JzFR2SObDS5/zk&#10;XbXKTuUHYXOixVGVdwBsg7WFBvGW/c888fSvtNF2qM3sP3322Aq1ON1nzo6Hxlih1rbWxlYqdBZX&#10;3kveCg8AAADYApdOjv7z5GMPfPWkab+5bGyp0GDXbPw0tuvX6YfXXv/aT/91+0t1vw+gKvnN737v&#10;O5PuA65qXnRVoBsq1O7z1169ev1m7z2LozM3UmYucbBQKFgyNKjcaXC+X08oZdk1DQocuP/i8Y0v&#10;X738o+VjV5N694SNvUCpgxXnrvikKv/bZI3c5L+PRW+Bubb5Vxu0/reZM8FGP49sOBxd8pfFJn/Z&#10;yj7pG49d/nal9wIAwA548qX/fSvzYPRPZKCN8+N/vPGVm4PgUuqAJc9fJvNqZ+v4TFKwO6X4PEt3&#10;5s6x0mftCi+5dP51f+4rUa+X+RgujVnskgIAAAAAbKfHf3L9xcyDOdXgnXH4ln/eGj+cPZzQIHdu&#10;QgMAAAAAwL569sadT3/xlzd+Hd9HaFBibkIDAAAAAACSnvr3nc/N7/vFK7c//7NX7nwh94mEBvnz&#10;ExoAAAAAAA7V11949Qenj/JL1Gdu3Hn85t35azbEEBqUmrbI5IQGAAAAAICddM/3X04WqYQGpaYt&#10;MnmZ0OD/miSgD+lID6AAAAAASUVORK5CYIJQSwECLQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCOrKjvlwQA&#10;AO4SAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAubPAA&#10;xQAAAKUBAAAZAAAAAAAAAAAAAAAAAP0GAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhANwFKEPhAAAACwEAAA8AAAAAAAAAAAAAAAAA+QcAAGRycy9kb3ducmV2LnhtbFBL&#10;AQItAAoAAAAAAAAAIQA5qMpqkCQAAJAkAAAUAAAAAAAAAAAAAAAAAAcJAABkcnMvbWVkaWEvaW1h&#10;Z2UxLnBuZ1BLAQItAAoAAAAAAAAAIQDzDEDMHwsAAB8LAAAUAAAAAAAAAAAAAAAAAMktAABkcnMv&#10;bWVkaWEvaW1hZ2UyLnBuZ1BLBQYAAAAABwAHAL4BAAAaOQAAAAA=&#10;">
                 <v:line id="Line 17" o:spid="_x0000_s1027" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1170,15184" to="10813,15184" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBToFE1wQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LFLzVTWpRSV2DFKQe9FD14HHYnSah2dmwuzXJv3cLQm/zeJ+zLgfbihv50DhWkM8yEMTa&#10;mYYrBZfz7mUFIkRkg61jUjBSgHIzeVpjYVzPX3Q7xUqkEA4FKqhj7Aopg67JYpi5jjhx385bjAn6&#10;ShqPfQq3rXzNsoW02HBqqLGjj5r0z+nXKlgO13jMx+bA+93Car/6bPUbKzV9HrbvICIN8V/8cO9N&#10;mj+Hv1/SAXJzBwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFOgUTXBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" strokecolor="#003e84" strokeweight=".05892mm"/>
                 <v:line id="Line 16" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1170,15197" to="10813,15197" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDVV0iywAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/JasMw&#10;EL0H+g9iCr2EWo5Tgu1GCSVQ6LVuINfBGi/YGhlLjdV+fVUI5DaPt87+GMworjS73rKCTZKCIK6t&#10;7rlVcP56f85BOI+scbRMCn7IwfHwsNpjqe3Cn3StfCtiCLsSFXTeT6WUru7IoEvsRBy5xs4GfYRz&#10;K/WMSww3o8zSdCcN9hwbOpzo1FE9VN9GQbXWurF10WZDcdlOv9sw5BiUenoMb68gPAV/F9/cHzrO&#10;f4H/X+IB8vAHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1VdIssAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" strokecolor="#003e84" strokeweight=".5pt"/>
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="Picture 15" o:spid="_x0000_s1029" type="#_x0000_t75" style="position:absolute;left:7;top:15152;width:11899;height:722;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA9tQNSwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/bagIx&#10;EH0X/IcwQt9qtrZeWI0ipYVSUPDyAeNm3CzdTNYk1fTvm0LBtzmc6yxWybbiSj40jhU8DQsQxJXT&#10;DdcKjof3xxmIEJE1to5JwQ8FWC37vQWW2t14R9d9rEUO4VCiAhNjV0oZKkMWw9B1xJk7O28xZuhr&#10;qT3ecrht5agoJtJiw7nBYEevhqqv/bdVsH7G7Ul+TkOTXmjThrfTJRmv1MMgrecgIqV4F/+7P3Se&#10;P4a/X/IBcvkLAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPbUDUsAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
                   <v:imagedata r:id="rId7" o:title=""/>
                 </v:shape>
                 <v:shape id="Picture 14" o:spid="_x0000_s1030" type="#_x0000_t75" style="position:absolute;left:4128;top:15507;width:7778;height:367;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBsC4LnwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L/ocwwt401YOPahR3YXFPiu1e9jY0Y1NsJqWJtfvvjSB4m4/vOZtdb2vRUesrxwqmkwQEceF0&#10;xaWC3/x7vAThA7LG2jEp+CcPu+1wsMFUuzufqctCKWII+xQVmBCaVEpfGLLoJ64hjtzFtRZDhG0p&#10;dYv3GG5rOUuSubRYcWww2NCXoeKa3ayC/aIxi9vqcNLX4/TzIP/yWedzpT5G/X4NIlAf3uKX+0fH&#10;+XN4/hIPkNsHAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGwLgufBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                   <v:imagedata r:id="rId8" o:title=""/>
                 </v:shape>
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="15729152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="15729152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50EC224A" wp14:editId="0DEC58D0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>742950</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>9473565</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6123305" cy="12700"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Group 10"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6123305" cy="12700"/>
                           <a:chOff x="1170" y="14919"/>
@@ -378,70 +378,70 @@
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:noFill/>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
             <w:pict>
               <v:group w14:anchorId="58E9E823" id="Group 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:58.5pt;margin-top:745.95pt;width:482.15pt;height:1pt;z-index:15729152;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin="1170,14919" coordsize="9643,20" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8Xm9EtgIAAFkIAAAOAAAAZHJzL2Uyb0RvYy54bWzsVl1v2yAUfZ+0/4B4T20cN22sOtMUJ33p&#10;tkrtfgDB+EOzAQGNE03777uAkybdw6ZO69NeHPCFe88954Bz82HXd2jLtWmlyDG5iDHigsmyFXWO&#10;vz6uJ9cYGUtFSTspeI733OAPi/fvbgaV8UQ2siu5RpBEmGxQOW6sVVkUGdbwnpoLqbiAYCV1Ty1M&#10;dR2Vmg6Qve+iJI5n0SB1qbRk3Bh4W4QgXvj8VcWZ/VJVhlvU5RiwWf/U/rlxz2hxQ7NaU9W0bIRB&#10;X4Gip62AosdUBbUUPen2l1R9y7Q0srIXTPaRrKqWcd8DdEPiF93cavmkfC91NtTqSBNQ+4KnV6dl&#10;n7f3GrVljucYCdqDRL4qIp6bQdUZLLnV6kHd69AgDO8k+2aAuuhl3M3rsBhthk+yhHz0yUrPza7S&#10;vUsBXaOdl2B/lIDvLGLwckaS6TS+xIhBjCRX8SgRa0BHt4uQK9DRBdM5mQf9WLMat89n6TTsTfzG&#10;iGahqkc6InPmALeZZ0LN3xH60FDFvU7GsTUSCgyOjN61giOSOLCuMixZisAm24mRTSTksqGi5j7Z&#10;414Bc8TtAOQnW9zEgBS/ZfeUp8AFzQ4kP7N0ThLNlDb2lsseuUGOOwDupaPbO2MdmOclTkkh123X&#10;wXuadQINOU5IQvwGI7u2dEEXM7reLDuNttSdwni6uk59ZxA5XeZqFtQ0YZ0PBX3hGIjSV2k4LVfj&#10;2NK2C2NA1QlXCBoEnOMonL/v83i+uoaKkzSZrSZpXBSTj+tlOpmtydVlMS2Wy4L8cJhJmjVtWXLh&#10;YB/uApL+mTXGWymc4uNtcOQnOs/uiQSwh18P2gvttA0u2chyf68PBgC3vpVtybltvQnPPEizt7Ht&#10;1LvkLWw7m17G/237r2zr7174fnm3j99a94E8ncP49B/B4icAAAD//wMAUEsDBBQABgAIAAAAIQBp&#10;au0X4wAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqGPCTxPiVFUFnKpK&#10;tEiI2zbZJlHjdRS7Sfr2uFzgtrM7mv0mW0ymFQP1rrGsQc0iEMSFLRuuNHzu3u7mIJxHLrG1TBrO&#10;5GCRX19lmJZ25A8atr4SIYRdihpq77tUSlfUZNDNbEccbgfbG/RB9pUsexxDuGnlfRQ9SYMNhw81&#10;drSqqThuT0bD+4jjMlavw/p4WJ2/d4+br7UirW9vpuULCE+T/zPDBT+gQx6Y9vbEpRNt0Oo5dPFh&#10;eEhUAuJiieYqBrH/3cUJyDyT/2vkPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA8Xm9E&#10;tgIAAFkIAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBp&#10;au0X4wAAAA4BAAAPAAAAAAAAAAAAAAAAABAFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAIAYAAAAA&#10;">
                 <v:line id="Line 12" o:spid="_x0000_s1027" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1170,14920" to="10813,14920" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCjcs9CwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;EIXvBf9DGMFbzVrEymoUEUQP9lDbg8chGXcXN5MlSXX9985B6G2G9+a9b5br3rfqRjE1gQ1MxgUo&#10;Yhtcw5WB35/d+xxUysgO28Bk4EEJ1qvB2xJLF+78TbdTrpSEcCrRQJ1zV2qdbE0e0zh0xKJdQvSY&#10;ZY2VdhHvEu5b/VEUM+2xYWmosaNtTfZ6+vMGPvtz/po8miMfdjNv43zf2ikbMxr2mwWoTH3+N7+u&#10;D07whV5+kQH06gkAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCjcs9CwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" strokecolor="#003e84" strokeweight=".05892mm"/>
                 <v:line id="Line 11" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1170,14934" to="10813,14934" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDFIOsqvgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0v+B/CCF7EpiqI1kYRQfC6VfA6NGNb2kxKEzX66zcLC3ubx/ucfB9MJ540uMaygnmSgiAurW64&#10;UnC9nGZrEM4ja+wsk4I3OdjvRl85Ztq++Jueha9EDGGXoYLa+z6T0pU1GXSJ7Ykjd7eDQR/hUEk9&#10;4CuGm04u0nQlDTYcG2rs6VhT2RYPo6CYan235aZatJvbsv8sQ7vGoNRkHA5bEJ6C/xf/uc86zp/D&#10;7y/xALn7AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMUg6yq+AAAA2wAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;" strokecolor="#003e84" strokeweight=".5pt"/>
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487491584" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487491584" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F17D491" wp14:editId="10429093">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>721995</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>877570</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6127115" cy="8478520"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Group 6"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6127115" cy="8478520"/>
                           <a:chOff x="1137" y="1382"/>
@@ -770,75 +770,75 @@
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:round/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
             <w:pict>
               <v:group w14:anchorId="06B134D5" id="Group 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:56.85pt;margin-top:69.1pt;width:482.45pt;height:667.6pt;z-index:-15824896;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin="1137,1382" coordsize="9649,13352" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQcEYz5QcAAC8hAAAOAAAAZHJzL2Uyb0RvYy54bWzsWm2Pm0YQ/l6p/wHxsZVjFvALVpwoPZ+j&#10;SmkbNfQHcBgbVAwUuPOlVf97n9ll8bLH+pykqlQpF8nG2fHsM/PM7M7M3cvXj8fcekjqJiuLtc1e&#10;OLaVFHG5y4rD2v4t3E6WttW0UbGL8rJI1vbHpLFfv/r2m5enapW4ZVrmu6S2oKRoVqdqbadtW62m&#10;0yZOk2PUvCirpMDivqyPUYuP9WG6q6MTtB/zqes48+mprHdVXcZJ0+B/N2LRfsX17/dJ3P6y3zdJ&#10;a+VrG9ha/lrz1zt6nb56Ga0OdVSlWdzBiD4DxTHKCmzaq9pEbWTd19kTVccsrsum3Lcv4vI4Lff7&#10;LE64DbCGOZo1b+vyvuK2HFanQ9W7Ca7V/PTZauOfH97XVrZb2zPbKqIjKOK7WnNyzak6rCDxtq4+&#10;VO9rYR8e35Xx7w2Wp/o6fT4IYevu9FO5g7rovi25ax739ZFUwGjrkTPwsWcgeWytGP85Z+6CMUCJ&#10;sbb0F8uZ23EUpyCSvseYt7AtLDNv6Qr+4vS2+34w9wPxZeZ5M748jVZiZ462Q0emIeCas0+bL/Pp&#10;hzSqEk5VQx7rfDqXPt3WSUJBbAXCrVxI+rRRHaqsEMQGfn/WlYz5iG3hkplwiXQoHOL1DvH5Yu+Q&#10;aBXfN+3bpOS0RA/vmlakww5PnOxdFxIh1O+POTLj+4nlWLQffxF7HXoxJsW+m1qhY50svn2nVOpy&#10;pZDQ5TuuBSo73GddgC22hC7s51opxDxhAvKs39OXcpehIaZ6daFvgAa+VDP9BfNGsSEAe2WMSxnA&#10;4fRTFZr8hpjt9YVLAzimkeAvPLAw4jmm0gB4EDPAYxoXbLYY51UlI2SuCaHGhRmhysZlhBolzmI+&#10;H4eochKyuQmixogZosrJRYg4oQYkO4slIppSUg98lZfQNeaHRooRoquychmiRowZokpM6JryxNVY&#10;MSaKq7ICiMgnQyi6GjFmiCoxoWvKFk9jxXjMqKRcOmc8jRYjQE+lJfRMyeJpnCCRR7PZUymhdDd5&#10;0NNIMaYK3Z/n48YzpYqnMWIEqBJyCSBdUoPT0HDa+ColIa6a8XvE1wgx4aMLsDf3Ij6NEdNpjTvo&#10;rDD0TUnia3wY8al0XMSnEWLEpxIS+qYMmWl0mDJkptKhZwiKiYMsF6JUVhDxY9GVEHiyIuoFHF4D&#10;VmVDNVwIlShXQo+OSKiAFNUbBmG4m4QXVwnDdhLGHXiNaobY4OKyMrqMhIEqLs7LuGeBu52ZOKiv&#10;AeN2huLQvEq8M9W7zlQ6lgg7zpNrtHdFduhdZyrlLGlHsl2jnVKIi19nKhX1JI5QVLQL/3eBVqPV&#10;05u82rbQ5N3Rd6JVFbUUn/LROq1tURyn1EpQYUlLx/IhCUsu1J67FPAu9j0v58WImOfhGhOScl2+&#10;V6o6WcfCArku34VcF2h9wWsUDOZ0F8M314jSifnJos9YBB92WqWPpCXyXVjUy/Gy6Hl7Lot1/rks&#10;hPMN1l4j0/MrMcd52SSCSIobfkj1AURxpzRORbnN8hzCRCaFle/CJfSxKfNsR4v8Q324u8lr6yGi&#10;UYTjB4HMrIFYVTftJmpSIceXRPxiFlDs+C5pEu1uu+c2ynLxzF1KG6H16+KcmkA+hPgrcILb5e3S&#10;n/ju/HbiO5vN5M32xp/Mt2wx23ibm5sN+5swM3+VZrtdUhBsORBh/nXNcTeaEaOMfiQyMK9RvbDl&#10;P13CKGLTIQzufdgi37l16OZFdyxa+bty9xGdcl2KCQ8mUnhIy/pP2zphurO2mz/uozqxrfzHAq1+&#10;wHyqRlr+wZ8tqIav1ZU7dSUqYqha262Nu4web1oxQrqv6uyQYifG+S7KNxh27DNqozk+gar7gGnD&#10;fzR2wC0lRjm/4lDE7ZsnFj+WyGUYTmhzB6sob1JIJW/qujxRcMFB4qAdfEE6/IpxxLw7k3xxDfOY&#10;5POdYLbEUU7DHea5wXA+gyMasU/jCIse1jYd6dyvcjSBEJciFOhPEg/DI0fUGUowIQ3VmPuMzDtm&#10;LWaUeXbESMqhH5GQX9OQMlJGxdc0RKh2+dJN/1CuizTsp3/8ihwkFaLzS6d/rj8XN507c3jantON&#10;jjWebLJukjNY9f6S2aVU8ufpGhQoLZuLDt7i+/GL6Cymtgh88IedNZFhtwasrkUvupjarHEhzAs6&#10;q87bDRs1APJHUaHI7Bs/PvN7imrYo2FDbxSV2qJxoTFUw/aM3DSKCgfgGRU1Z09RaaM+d4aR25iz&#10;BpM+LjWGS5vyAdhyFBg1Q2dkfMo3Ak3z/YwhIkZ4pCF+rwzQGI0tnhDJNP/7i3Emqd7rtYnp3gg0&#10;jYCZAzvHoKkMQGA5Cg36uy35YBmhH4x6jZq8MzQ+1XsKzb0y+gcjPcI+Dk3jwJSV1FAq0GhQMQJN&#10;o4A2HfPaYJQ3gIZr+esMwDS8+FdmANRx9COVz+l0KZipzxV16rmL7bpN0bzLTum8LNshIYaoo8Kt&#10;q9flmnwXMtiHZKQquSjfhRDyFEKy/ZFr8r3DJHbjv4bkrY1otzUhMRe4vBsdkthOF/qUFs9cTm59&#10;+te5ZCCW85FWX6NyG4ztGXN95wc3mGzny8UECmeTYOEsJw4Lfgjm6BX9zXbYnr3LiuTL2zM+BJnh&#10;mCBgA/RazSyrXlgxEHu+Ke0bSkIsOzj5/n/u5Pivk/FbeW5L9xcE9Gt/9TOe1b9zePUPAAAA//8D&#10;AFBLAwQUAAYACAAAACEA3Ud95eIAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWuDQBCF74X+&#10;h2UKvTWrMY1iXEMIbU+h0KRQcpvoRCXurrgbNf++k1N7e4/5ePNetp50KwbqXWONgnAWgCBT2LIx&#10;lYLvw/tLAsJ5NCW21pCCGzlY548PGaalHc0XDXtfCQ4xLkUFtfddKqUratLoZrYjw7ez7TV6tn0l&#10;yx5HDtetnAfBUmpsDH+osaNtTcVlf9UKPkYcN1H4Nuwu5+3teHj9/NmFpNTz07RZgfA0+T8Y7vW5&#10;OuTc6WSvpnSiZR9GMaMsomQO4k4EcbIEcWK1iKMFyDyT/1fkvwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAQcEYz5QcAAC8hAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDdR33l4gAAAA0BAAAPAAAAAAAAAAAAAAAAAD8KAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAATgsAAAAA&#10;">
                 <v:shape id="Freeform 9" o:spid="_x0000_s1027" style="position:absolute;left:1140;top:1385;width:9643;height:13345;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="9643,13345" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBzpnfTxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9bawIx&#10;FITfC/0P4Qh9q1krqKxGEbEXaEG8POjbITnurt2chE2q6783gtDHYWa+YSaz1tbiTE2oHCvodTMQ&#10;xNqZigsFu+376whEiMgGa8ek4EoBZtPnpwnmxl14TedNLESCcMhRQRmjz6UMuiSLoes8cfKOrrEY&#10;k2wKaRq8JLit5VuWDaTFitNCiZ4WJenfzZ9V0A/fJ30a+pXvHz6XP0N93H9cV0q9dNr5GESkNv6H&#10;H+0vo2AA9yvpBsjpDQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHOmd9PEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,17l,13328r,17l17,13345r9609,l9642,13345r,-17l9642,17r,-17l9626,,17,,,,,17xe" filled="f" strokecolor="#004999" strokeweight=".1178mm">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,1402;0,14713;0,14730;17,14730;9626,14730;9642,14730;9642,14713;9642,1402;9642,1385;9626,1385;17,1385;0,1385;0,1402" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
                 <v:rect id="Rectangle 8" o:spid="_x0000_s1028" style="position:absolute;left:1166;top:1411;width:9589;height:13292;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBo1RTcvwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3mtiDltUoIgheuy31+kieu6ublyWJu+u/N0Khx2FmvmE2u9G1oqcQG88aFnMFgth4&#10;23Cl4ef7+P4JIiZki61n0vCgCLvt5G2DhfUDf1FfpkpkCMcCNdQpdYWU0dTkMM59R5y9iw8OU5ah&#10;kjbgkOGulR9KLaXDhvNCjR0dajK38u40nPfDxamV8eo6lKHrjWuO4Vfr2XTcr0EkGtN/+K99shpW&#10;8LqSb4DcPgEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBo1RTcvwAAANoAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" filled="f" strokecolor="#004999" strokeweight="1pt"/>
                 <v:shape id="Freeform 7" o:spid="_x0000_s1029" style="position:absolute;left:2460;top:2501;width:20;height:11;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="20,11" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDQdSTBwAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCN6aTYWUEl2lFISQk9qA5jZkp0lIdjZmV43++u6h0OPjfa+3k+nFjUbXWlbwFsUgiCur&#10;W64VFN+71w8QziNr7C2Tggc52G5mL2tMtb3zgW5HX4sQwi5FBY33Qyqlqxoy6CI7EAfux44GfYBj&#10;LfWI9xBuermM43dpsOXQ0OBAXw1V3fFqFFxO52deJCUNyb4oL1mXU9KhUov59LkC4Wny/+I/d6YV&#10;hK3hSrgBcvMLAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0HUkwcAAAADaAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m11,l4,1,,10,8,9,14,6,19,,11,xe" fillcolor="#f4f4f4" stroked="f">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="11,2502;4,2503;0,2512;8,2511;14,2508;19,2502;11,2502" o:connectangles="0,0,0,0,0,0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487492096" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487492096" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64B11F55" wp14:editId="7A0BE81A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>4445</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7555865" cy="815340"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Group 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7555865" cy="815340"/>
                           <a:chOff x="7" y="0"/>
@@ -968,59 +968,59 @@
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
+                            <w:p w14:paraId="066A22DF" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
                               <w:pPr>
                                 <w:rPr>
                                   <w:b/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w:rsidR="00C3092A" w:rsidRDefault="00AF0DC9">
+                            <w:p w14:paraId="30C8708C" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00AF0DC9">
                               <w:pPr>
                                 <w:spacing w:before="332"/>
                                 <w:ind w:left="1124"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Candara"/>
                                   <w:b/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Candara"/>
                                   <w:b/>
                                   <w:color w:val="004999"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:t>Revista</w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Candara"/>
                                   <w:b/>
                                   <w:color w:val="004999"/>
                                   <w:spacing w:val="-1"/>
                                   <w:sz w:val="40"/>
@@ -1033,158 +1033,177 @@
                                   <w:b/>
                                   <w:color w:val="004999"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:t>Cuidarte</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
             <w:pict>
-              <v:group id="Group 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:.35pt;margin-top:0;width:594.95pt;height:64.2pt;z-index:-15824384;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin="7" coordsize="11899,1284" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDS52lleAQAAIMRAAAOAAAAZHJzL2Uyb0RvYy54bWzsWG1vpDYQ/l6p/8Hi&#10;O1kgsAsom1OyL9FJ1zbqXX+AF8xiHdjU9oZNq/73ztiQfYt0p7uqUqtEymps7GHmmWfGg2/e7duG&#10;PDGluRRzL7wKPMJEIUsutnPvt09rP/WINlSUtJGCzb1npr13tz/+cNN3OYtkLZuSKQJKhM77bu7V&#10;xnT5ZKKLmrVUX8mOCXhYSdVSA0O1nZSK9qC9bSZREEwnvVRlp2TBtIbZpXvo3Vr9VcUK80tVaWZI&#10;M/fANmN/lf3d4O/k9obmW0W7mheDGfQbrGgpF/DSF1VLaijZKX6hquWFklpW5qqQ7URWFS+Y9QG8&#10;CYMzbx6U3HXWl23eb7sXmADaM5y+WW3x89OjIryE2HlE0BZCZN9KIoSm77Y5rHhQ3cfuUTn/QPwg&#10;i88aHk/On+N46xaTTf+TLEEd3RlpodlXqkUV4DTZ2wg8v0SA7Q0pYHKWJEk6TTxSwLM0TK7jIURF&#10;DXHEbTOPHLYV9WrYGIZplrltYZTGaPyE5u6V1szBrNubjhc5/A9ggnQB5pdJB7vMTjFvUNJ+lY6W&#10;qs+7zoe4d9TwDW+4ebYcBnTQKPH0yAtEGQeHuERjXOApvpQk6Ny4xu2g6JGNChFyUVOxZXe6A/K7&#10;sI5TSsm+ZrTUOI0InWqxwxMrNg3v1rxpMGwoD/5C/pzx7xXIHLeXsti1TBiXrIo14LoUuuad9ojK&#10;WbthwD31vgwtR4AHH7TB1yEjbAL9GaV3QZBF9/4iCRZ+HMxW/l0Wz/xZsJrFQZyGi3DxF+4O43yn&#10;GcBAm2XHB1th9sLaV7NlqCsuD20+kydqq4bjEhhkOTWaCPRCSNBWrYpfAWxYB7JRzBQ1ihUgN8zD&#10;4pcHFuYDshgDDdn1xYQ5YT7CgwlzzPsgSE94D6xQ2jww2RIUAGYw0sJMnwBl59a4BA0WEoNt3WjE&#10;yQTY72ZG748DlAXZKl2lsR9H0xUEaLn079aL2J+uw1myvF4uFstwDFDNy5IJfM33x8fCLRtejhTV&#10;artZNMrFbW3/BkD0YdkEeXIwY4wpKkNQHeeyMIqD+yjz19N05sfrOPGzWZD6QZjdZ9MgzuLl+tSl&#10;D1yw73eJ9HMvS6LERunIaOTYkW+B/bv0jeYtN3CeNryF8vmyiOaY9StR2tAayhsnH0GB5h+ggHCP&#10;gbZsRX4O5QLo+t+rodfnNdQeEKfV739QQyNLmzFyx3x+q6HH3UM0w9Rx+NiuI02hN8SWI7nO3kro&#10;Wwn9F0po38EHjx47Khh9XZeCnzuvfSp8rGnHIP1R7aF3jMe69wmPtnu5J9dI72ER9vTE7GEa+0F7&#10;mrrW/tBEXnSMR1udnn+mdTlv2d9al/X68ng/Oq9dy+PO6bGUvbUuZx06ktW1LiiZ/WY/kH8jy2fg&#10;vpLQFEPlh/sLEGqp/vBID3cBc0//vqP4fde8F5CYeHEwCmoUNqNARQFb557xiBMXxl0w7DrFtzVo&#10;dskl5B18ClfcNt5okLMC+iocQC2wkv3St53YcCuBVwnHY7vqcHdy+zcAAAD//wMAUEsDBBQABgAI&#10;AAAAIQAubPAAxQAAAKUBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc7yQwYrCMBCG7wv7&#10;DmHu27Q9LLKY9iKCV3EfYEimabCZhCSKvr2BZUFB8OZxZvi//2PW48Uv4kwpu8AKuqYFQayDcWwV&#10;/B62XysQuSAbXAKTgitlGIfPj/WeFiw1lGcXs6gUzgrmUuKPlFnP5DE3IRLXyxSSx1LHZGVEfURL&#10;sm/bb5nuGTA8MMXOKEg704M4XGNtfs0O0+Q0bYI+eeLypEI6X7srEJOlosCTcfi37JvIFuRzh+49&#10;Dt2/g3x47nADAAD//wMAUEsDBBQABgAIAAAAIQAgaYJH3QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9BS8NAEIXvgv9hGcGb3aRqbWM2pRT1VARbQXqbJtMkNDsbstsk/fdOT3p7w3u89026HG2j&#10;eup87dhAPIlAEeeuqLk08L17f5iD8gG5wMYxGbiQh2V2e5NiUriBv6jfhlJJCfsEDVQhtInWPq/I&#10;op+4lli8o+ssBjm7UhcdDlJuGz2Nopm2WLMsVNjSuqL8tD1bAx8DDqvH+K3fnI7ry373/PmzicmY&#10;+7tx9Qoq0Bj+wnDFF3TIhOngzlx41Rh4kZwBeefqxYtoBuogajp/Ap2l+j9+9gsAAP//AwBQSwME&#10;CgAAAAAAAAAhAKS4YXUsQAAALEAAABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAA&#10;DUlIRFIAAAYyAAAAhggGAAAAd9ETkQAAAAZiS0dEAP8A/wD/oL2nkwAAAAlwSFlzAAAOxAAADsQB&#10;lSsOGwAAIABJREFUeJzt3XmAHVWd6PFTd+u+3Z1OmuyEJBBICLusCiIuM6gj4kNG36jjjDqjo84M&#10;jo4+x/UhOs5TXEZFUXEUdXB0BgWVRVFcQARCwh4SSMhC9vSS3m73Xavq/dG53Xep5ZyqU9W3u7+f&#10;P6BvnfP7nerqunWrzi9V18j8r2/ZFdMSli3cGR5tns2GTCd1RtMPIfMoNzb3UF4Vj4DQ28qIaHs7&#10;L5AeSldHHdtHQ77mv7+mje6YJkRuHdvdoUltjSI4FoR7A3rkku/g89YIvwLatlV0+6bh1hAwX6CO&#10;oX690Du3e/cW+awKH+J9bAi/dxm+wwRJ57EgRC73TgEPIwr0fHa5p9WQ0HN/iHpfbb1zB4XdRyUi&#10;xIC6Dm7qQfpOkzQfLxrSeiwImMerOep91iGJ9usDbZ8AHgt8G7R0j/bazCGhzuF0fu4ph0t2DnGO&#10;rPvXcx5Gc1Jd+7FLmOJMhbbVcE0U6TFZPXnwzR/H56REoNbt2Xy80X1KpDGz/uOP1tPPCD9T63LG&#10;dTyS7uAZqvEdKtUcnJYLV8/0PgsUWsMGxDFHoJhE47ZP6EsFAAAAAAAAAACgF4UMAAAAAAAAAADQ&#10;sihkAAAAAAAAAACAlkUhAwAAAAAAAAAAtCwKGQAAAAAAAAAAoGVRyAAAAAAAAAAAAC2LQgYAAAAA&#10;AAAAAGhZFDIAAAAAAAAAAEDLStx+9Stf8SfPW/Hr6V4RAAAAAAAAAACARqlLzz7uV0O54vxzTlz0&#10;iFfHzc8dOf2OTXsvi2vFAAAAAAAAAAAADNu2pTresXHPZdf88OGrHZMc/X+xbGae3je0vlSx2upb&#10;6n8MzWj6IWQe5cbmHsqr4hEQelsZEW1v5wXSQ+nqqGP7aMjX/PfXtNEd04TIrWO7OzSprVEEx4Jw&#10;b0CPXPIdfN4a4VdA27aKbt803BoC5gvUMdSvF3rndu/eIp9V4UO8jw3h9y7Dd5gg6TwWhMjl3ing&#10;YUSBns8u97QaEnruD1Hvq6137qCw+6hEhBhQ18FNPUjfaZLm40VDWo8FAfN4NUe9zzok0X59oO0T&#10;wGOBb4OW7tFemzkk1Dmczs895XDJziHOkXX/es7DaE6qaz92CVOcqdC2Gq6JIj0mqycPvvnj+JyU&#10;CNS6PZuPN7pPiTRm1n/80Xr6GeFnal3OuI5H0h08QzW+Q6Wag9Ny4eqZ3meBQmvYgDjmCBSTaNz2&#10;0oWMWiPjpW6n5fv6x4677Jpf3PFcb+74o+lrRgqyei5aZHIo3OdrlH9gzW9Qnzek9FC6OrbIZFDz&#10;31/TRndME/VEnE9Hhya1NYrgWNACkz/6LqxcArVtq+j2TcOtIWC+QB1D/Xqhd26Jc/np/awKH+J9&#10;bNA2jRXJsSFkYqlQyXdBi3x2uafVc/EpffEnmU9b52nY/gq7j0pEiAHjmKDx+LzUeYEU6aRZiAGU&#10;dsM4LuQjnHTR9EeV3/RR77/xXHxPJtQ5nM7PPeVwyc4hzpF1/3rOw2hOqms/dglTnKnQthquiSI9&#10;JqsnD7754/iclAjUuj2bjze6T4k0ZtZ//NF6+hnhZ2pdzriOR9IdPEM1vkOlmoPTcuHqmd5ngUJr&#10;2IA45ggUk2jc9oEKGV5+/ei+S8eKlU6/fvdsPvjiL/9883sDDdIik0PhPl+j/ANrfoP6vCGlh9LV&#10;sUUmg5r//po2umOaqCfifDo6NKmtkeH4YygtMPmj78LKJVDbtopu3zTcGgLmC9Qx1K8XeueWOJef&#10;3s+q8CHexwZt01iRHBtCJpYKlXwXtMhnl3taPRef0hd/kvm0dZ6G7a+w+6hEhBgwjgkaj89LnRdI&#10;kU6ahRhAaTeM40I+wkkXTX9U+U0f9f4bz8X3ZEKdw+n83FMOl+wc4hxZ96/nPIzmpLr2Y5cwxZkK&#10;bavhmijSY7J68uCbP47PSYlArduz+Xij+5RIY2b9xx+tp58RfqbW5YzreCTdwTNU4ztUqjk4LReu&#10;nul9Fii0hg2IY45AMYnGbZ/Sl2rCpWcfJ/XF4SsWdu63LDvp1Wc0X+665YFdV46Ml+frWTsAAAAA&#10;AAAAADCTaC9kyDp/7eKN569dvNGrz+Gh8aWHh/LL9vTlVtU1NPzrwf0DY8cOjZV6olhPAAAAAAAA&#10;AAAwfbQ/Wioqh4fGlzYvnShkfOA7D37+B/fseLNy0pCP6wh3x2OUt9xovmXK5xYp6aF0dWyRx3M0&#10;//01bXTHNFE/GsWno0OT2hoZjj+G0gKP49B3q7tLoLZtFd2+abg1BMwXqGOoXy/0zi1xd3WU+2cc&#10;t416Hxu0PVgkkmNDyMRSoZLvghb57HJPq+dxANK340vm09Z5Gra/wu6jEhFiwDgemeHxeanzlvVI&#10;H2MSYgCl3TCORytE+BgMTX9U+U0f9f4bz+MQJhPqHE7n555yuGTnEOfIun8952E0J9W1H7uEKc5U&#10;aFsN10SRHpPVkwff/HF8TkoEat2ezccb3adEGjPrP/5oPf2M8DO1LmdcxyPpDp6hGt+hUs3Bablw&#10;9Uzvs0ChNWxAHHMEikk0bvsZU8jw8tC23guePThyklef+58+fNH1d279h7qFISeHwn2+RvkH1vwG&#10;9XlD6pqLlO7YIpNBzX9/TRvdMU3UE3E+HR2a1NbIcPwxlBaY/NF3YeUSqG1bRbdvGm4NAfMF6hjq&#10;1wu9c0ucy0e5f8ZxkuJ9bNA2jRXJsSFkYqlQyXdBi3x2uafVc/EpffEnmU9b52nY/gq7j0pEiAHj&#10;mKDx+LzUeYEU6aRZiAGUdsM4LuQjnHTR9EeV3/RR77/xXHxPJtQ5nM7PPeVwyc4hzpF1/3rOw8Q1&#10;cajn2KI4U6FtNVwTRXpMVk8efPPH8TkpEah1ezYfb3SfEmnMrP/4o/X0M8LP1LqccR2PpDt4hmp8&#10;h0o1B6flwtUzvc8ChdawAXHMESgm0bjtp+3RUjpdsG7JQxesW/KQV58Tl3XvKJWttrqFDRtyrFDu&#10;uOPhvZfxnRwAAAAAAAAAALSGWVHIkPH8k5dseP7JSzZ49ekdyi/pHS4s3Xl4dI1XuahvOL8oV6jM&#10;076SAAAAAAAAAACgzqx4tFQUdh0ePcGt7WM3bfrXH/5h55vC3fEY5S03mm+Z8rlFStfTYaQ7tsjj&#10;OZr//po2umOaqB+N4tPRoUltjQzHH0Npgcdx6LvV3SVQ27aKbt803BoC5gvUMdSvF3rnlri7Osr9&#10;M47bRr2PDdoeLBLJsSFkYqlQyXdBi3x2uafV8zgA6dvxJfNp6zwN219h91GJCDFgHI/M8Pi81HnL&#10;eqSPMQkxgNJuGMejFSJ8DIamP6r8po96/43ncQiTCXUOp/NzTzlcsnOIc2Tdv57zMHE9ykXPscU/&#10;S1yPbonjmKyePPjmj+NzUiJQ6/ZsPt7oPiXSmFn/8Ufr6WeEn6l1OeM6Hkl38AzV+A6Vag5Oy4Wr&#10;Z3qfBQqtYQPimCNQTKJx21PICOCPWw+/8Ol9Q+u9Pl83bu87/4ZfPfNO9yxR/oE1v0F93pC65iKl&#10;O7bIZFDz31/TRndME/VEnE9Hhya1NTIcfwylBSZ/9F1YuQRq21bR7ZuGW0PAfIE6hvr1Qu/cEufy&#10;Ue6fcZykeB8btE1jRXJsCJlYKlTyXdAin13uafVcfEpf/Enm09Z5Gra/wu6jEhFiwDgmaDw+L3Ve&#10;IEU6aRZiAKXdMI4L+QgnXTT9UeU3fdT7bzwX35MJdQ7nsxFftmbBXVectuhm1bR+vvnM2H9Ux5KZ&#10;UXjX+s63CyHE73YMXnrr1oG/kBuFQoZTmH+WuCYK4zgmqycPvvnj+JyUCNS6PZuPN7pPiTRm1nvu&#10;p5zPLyTCz9S6nHEdj6Q7eIZqfIdKNQen5cLVM73PAoXWsAFxzBEoJtG47SlkROTBZ3pf8NU7t1zl&#10;1adQMtt/88SBP2n6Tg4dnyzaL1TcF+iai5Tu2CKTQc3nV5o2umOaqCfifDo6NKmtkeH4YygtMPmj&#10;78LKJVDbtopu35ScwpXOF6hjqF8v9M4tcS4f5f4Zx0mK97FB2zRWJMeGkImlQiXfBS3y2eWeVs/F&#10;p/TFn2Q+bZ2nYfsr7D4qESEGjGOCxuPzUucFUqSTZiEGUNoN47iQj3DSRdMfVX7TR73/TgWsX5x9&#10;6oxl8x4PnktpuMiTv3xtzx2vP2PJfwkhxF/ec6Tu4r9xJsBtasBvxsCrvbGt/0hOHOwbdmy8eFnm&#10;v+qXGOLZ/vGTHz80fm7NIv0oZAQUxzFZ4zRpS3xOSgRq3Z7NJ2e6T4k0ZtY/Wav19DPCz9S6nHEd&#10;j6Q7eIZqfIdKNQen5cLVM73PAoXWsAFxzBEoJtG47SlkTKP+kcKi11/7259sOzC8zqvf8HipO18y&#10;O+Qza36D+rwhdc1FSndskcmg5vOr6CaLo5+I8+kYeq7XcPwxlBaY/NE3X+oSqG1bRbdvSk7hSucL&#10;1DHUrxd655Y4l49y/4zjJMX72KBtGiuSY0PIxAoz0VFeIzgm0L699Fx8Sl/8SebT1nkatr/C7qMS&#10;EWLAOCZoPD4vdV4gRTppFmIApd0wjgv5CCddav6onelErqstlQucxnOBb4OW7rUB73zBsV/55xet&#10;+n+qGaL01/cecbxod1roVKlwu+KfjkJG3TKfuQhbCHHg0JDYuadfCCFET1vikNffdihfWVA07XbP&#10;pE4oZAQUxzFZ4zRpS3xOSgRq3Z7NJ2e6T4k0ZtY/Wav19DPCz9S6nHEdj6Q7eIZqfIdKNQen5cLV&#10;M73PAoXWsAFxzBEoJtG47SlktJCn9gye5rT833782Ed/dN+uN8pn0vwG9XlD6pqLlO7YIpNBzedX&#10;0U0WRz8R59Mx9Fyv4fhjKC0w+aNvvtQlUNu2im7flJzClc4XqGOoXy/0zi1xLh/l/hnHSYr3sSH8&#10;3qX5IljfG1NpJjrKawTHBNq3l56LT+mLP8l82jpPw/ZX2H1UIkIMGMcEjcfnpc4LpEgnzUIMoLQb&#10;xnEhH+GkS80f9W/PX/71dzz/uK/py6vPKUs6n9KbUc3b7hu0hXCYzLc9XzZxu2afC4WMqtx40Wct&#10;hMgOHbn7nt0jf+rbsRGFjIDiOCZrnCZtic9JiUCt27P55Ez3KZHGzPona7Wefkb4mVqXM67jkXQH&#10;z1CN71Cp5uA0z5M6pPdZoNAaNiCOOQLFJBq3PYWMGeKrd3g/pkoIIXKFSud1dzz1nkNDheX6L1Tc&#10;F+iai5Tu2CKTQc3nV9FNFkc/EefTMfRcr+H4YygtMPmjb77UJVDbtopu35ScwpXOF6hjqF8v9M4t&#10;cS4f5f4Zx0mK97Eh/N6l+SJY3xtTaSY6ymsExwTat5eei0/piz/JfNo6T8P2V9h9VCJCDBjHBI3H&#10;56XOC6RIJ81CDOATljSE+a6LVn7l+J7srrC5tKyQhtTvfMFx10U3yPR4+x8Hp+bZHdplJ/+9Yihk&#10;+AwYcNyBwZzIF8r1fRo6vX1d53sO5UrLb3jowHvGK3anEELfuXKV7ole5Y+guCYK4zgma5wmbYnP&#10;SYlArduz+eRM9ymRxsz6J2u1nn5GdC7elDOu45F0B89Qje9QqebgtFy4eqb3WaDQGjYgjjkCxSQa&#10;tz2FjFlkZLzUffWPHv3k3r6xVV47yWO7Bs7a1ZtbI53Y5w2pay5SumOLTAY1n19FN1kc/UScT8fQ&#10;c72G44+htMDkj775UpdAbdsqun1TcgpXOl+gjqF+vdA7N4UM9TVwzh/JsSFkYoWZ6CivERwTaN9e&#10;ei4+pS/+JPNp6zwN219h91GJCDFgHBM0Hp+XAfIlDGFedMKCP/RkM4MSwwSn87jhIZUwzI9euubj&#10;6xZ3Ph3JAHPcO+8fbK4XOFzqyhQnVPrOtULGaQtSv3nBksyPXVL6jrH5SPllD/SXX+85oEusarvb&#10;EPliWeze2y9M0zq6ZOo9/4IlmVtr++4azK95qjd/lsRQUyhkaEkbNDmFjIZkFDI0rQKFDKdQChlT&#10;6X0WKLSGDaCQgVnmX76/8dobfv3MO736lMpmulC2skIIChkyWShkyOemkCG/AhQy5DpSyNCYTzGA&#10;QoaQfhe0yGeXe1oKGUoJWraQYdsd6eR4KpkwA65RyNXRW8jIphPjN7/t7Muet6L7kSBrg5nh3Q80&#10;FyCqwhcAJHJ65JnthYx13cn7etqSB6bG8VkRIcTZC9N3XLKs7fv+PZ09MlC67J5Dpb92WrOtQ+UX&#10;DpbsFZPr45MraCHD8w6ShsaDvVPf0SGEEB0pY8RrvJJpZdy/p4NChkraoMkpZDQko5ChaRUoZDiF&#10;UsiYSu+zQKE1bACFDMxSm57tP8+t7XebD770Q/+56VohBIUMmSwUMuRzU8iQXwEKGXIdKWRozKcY&#10;QCFDSL8LWuSzyz0thQylBC1ayOjKJEa//OenveukxZ3bwiXT75yV8zdN9zpAn6seHHL+7geHZY59&#10;JK9BKWRUx/AuZCSEXelIGUMJw7BVChl/f0rXX57Rk/61z/Cx+erW3PceHSj9WfV1db1Ny06NVewF&#10;wqg/qY2jkFFrJFdwjqnJ+OJ5lWu/suHgB50zUMhQSRs0OYWMhmQUMjStAoUMp1AKGVPpfRYotIYN&#10;oJCBOWjbgeF1P93w3GuFEK5vyHyxkv3Wr5/5u0NDheVSSVti0tIhAYUM/44UMuSWUsgInS9QRwoZ&#10;GvMpBlDIENLvghb57HJPOzcLGZ2ZRO5vLlx1w+Kutl6V0SK6dg7HEOJ9L13z2biHxczy3g3uBYgq&#10;lYlfChmtUchY0ZHY/I51nX+bSRp5pw5O0au6Uk/6DBu7voK5erxidzcuPzBurrt+a+47eUvUtcVd&#10;yHDdT2qCcmMFMTQy7hI38cnw1pM6PiSEEDc/1f+mLX35Mz1WpzbM7aV/gGKzPAoZwVDIUM8dsDOF&#10;DAoZtYkpZGgNUUpCIQOtIJcvd33opk3X7jzs/X0bT+8bWr+nf2x1a0xaOiSgkOHfkUKG3FIKGaHz&#10;BepIIUNjPsUAChlC+l3QIp9d7mnlEmaSRvG81Qse6sikxpsadV8fRH3CLoSYn00P/evlJ39wZU92&#10;T6AEQEzev3HY9rpu01WYUO1PIUN/IePU+cnfnL0wc5vM+lV1p43D5y/K/CSVMMo+XWekkZK16MG+&#10;0p+XrfpHNtlCiC1D5Us29JevdIuNu5ChErf3wBExMtp8l8c5i9J31b4eK5ldjx7MnVeyRJsQFDKU&#10;wpVSUciQTanYoCF3wM4UMihk1CamkKE1RCkJhQzMJP/nexu/8NVfbL3Ka8c1TSth2SI58YpChuTC&#10;EPkUO1LIkFtKISN0vkAdKWRozKcYQCFDeL0LDGFbk99V0CKfXe5p5RIun99+4Pa/f/6fnri481lN&#10;awDMWh/cOOx4oRXF5D+FDJf4FihkLGk3tq/oSG3x6lOb4tyF6VsuXhr8Oyjmmk39pVf/5mDh7U5t&#10;24YrFwyW7KanB7RKIUO2fTxfEk9t2y8qlYlTirThXrAyLTthCSPpmZBCRtAOobpLB1LI0NeZQgaF&#10;jNrEFDK0higloZCBmereLYcucVp+/9O9L/zYDx/5t4lXFDIkF4bIp9iRQobcUgoZofMF6kghQ2M+&#10;xQAKGcLrXfDyUxf/4v0vX/uZ4CsQnYtPWnjvdK8D0Ko+8vCw4yVSK0/+U8hwiddcyEgb9ngyYVT8&#10;xqj18hXt/37FquwnvHshCl/eMnrTxr7y5Y3LTdtKFk3RYRvNJ8mtWMiYGkeIkdH8ZMTEf6d+BVsI&#10;MTg0Jg73DnsnopARtEOo7tKBFDL0daaQQSGjNjGFDK0hSkkoZGA2+uT/PPYJr/Zixcx87/fPvlX6&#10;OzlcUchQ7kghQ24phYzQ+QJ1pJChMZ9igOZCxtkr5z/8qjOX3R46pVP+mEOFEOKjrzr5E+EyAFDx&#10;sUdGnO+A8Pl+AeeY6PpTyJi5hYw3nZC9ak136kHZlThhXoovuZ9Gh/Lmibmy3dO4/OC4edI3nsl9&#10;Y9wU8xvbWr2QURvhVMgQQoj9B4745n3ziR3XCCHE44fGzrlrx1BTsUcOhYxgKGSo5w7YmUIGhYza&#10;xBQytIYoJaGQgblorFDufN93N355+8GRdV79dhwaWXNgML/CvQeFDOWOFDLkllLICJ0vUMc5XMhY&#10;Pr/9wJolXTvCDRBiBTQXMl51xtLb3nfp2s+FTglgxrjaofgQZNLPe2KeQkZU/WdqIWNhxth9ybK2&#10;byYMw1IZ/7xF6ZsXtyd3+QyLFjdcshbfd7j4hpIlso1tTw+VL9rQX/5fTnEzpZBR39+uaW88a7PF&#10;4PCYOHy4+Q6OM3rSf2hctn0gf3J/vrJkagmFjGAoZKjnDtiZQgaFjNrEFDK0higloZABTClXrHTt&#10;63+5adO1X7lz63vdIyhkKHekkCG3lEJG6HyBOs7hQsY7Ljnh6194w1n/FG4Ab+lkYlZ+cSiAcD75&#10;aH0BQr244NHmMzaFDPmxJuKi698KhYxFbcaOZdnkNpX1Ozab3HLl8dkPJY36x0QBG/tKl/9if+Hd&#10;tcvyFWvetuHKBRVhZJxiZnIhoymHbdf9PrU5dz/XK4aGxmqWUMgIhkKGeu6AnSlkUMioTUwhQ2uI&#10;UhIKGYCcux7b/0qn5Q9t77/gmpsfv0YIQSFDpiOFDLmlFDJC5wvUUWH415x97K1vf/GaG+Qj4vHy&#10;05f9crrXAcDc8OnHRhqmtpq5XR54xqj2p5DhuWyuFjISwi4bQtTdJeFXzHjlyuxnLl/Jd1AgOnty&#10;ldM+8djor0ZK5sLG/dGyRdK0RcorfqYVMrzWrfp6ZGR8aoyGtOWyKQ4cGBCWFXCuiUKGRhQy9K0C&#10;hQynUAoZU+l9Fii0hg2gkAHMWh/+wcOf9evz+6cOvWTjjoELGpdTyAi4EhQy5FdgmgsZV5634scn&#10;LO7a6bU+oQoZ0sKf7Hz6dWf8i551AYD4febxo8UHxcl/1cLDZBuFjBk1+e811kRcdP11/y6vPz77&#10;T6s7Uw/7jVt1Unfqjz5dAC22DZcvMG2Rblx+f2/xyp/tKfyzV+xsLGQ0r1N9++HDg5OFjOZi5MSS&#10;N63pvFYIIQYL5Z5btx75i1zZ6m5YncYXUihkNCSjkKFpFShkOIVSyJhK77NAoTVsAIUMYE677hdb&#10;3/ODe3f+lVef4Xxp/rOHcmu1DEghQzllqxQy1i7r2tbdkRnRtgJR1wd8fOFNZ//ThWsX3T+9awEA&#10;M9fnnnC/+yHYF8qqxVDIqI5FISOq/m6/yzEZY/eFSzLfMYThEuu89IJFmZsW8R0UmEGeHamc93B/&#10;6c+c2v5wuPC/94xZp8/FQoZ3TP2ScqkiDhwYEJWKOdH36OqcMj+9qTFX/3h50d6R8vEOw0yikNGQ&#10;jEKGplWgkOEUSiFjKr3PAoXWsAEUMgA0GB4vza99ffcTBy99w5fuvVlLcgoZyilbpZBx83svvuLF&#10;65f8PtzKeJvfkWn+Nj4AgFZfeDLAF1CrFhkoZCjlCjcWhYyw/dsTYmhlV+oRmTy2EGJFR/KJP1/d&#10;/s+GYXCxiTnrRzvH/+/mwfKLG98EBdPq3DFSOds8+p0bc72Q4dTXNKeeMFfbfXgoJw4dGnSNF4JC&#10;RlMyChmaVoFChlMohYyp9D4LFFrDBlDIAKDgpw/tea3T8lLFylz9P49+yvfOjTlTyLDta1531sdP&#10;OW7+FqVUEbvivJW3Tvc6AADU/fvm5uJDld/prszZMIUMChlzuZCxtjv1+6tO7XqpRxgASXtylVM/&#10;+sjw74ZK9hIhKGT4xrt0r35Ph5sjA8MiP16aWkAhQ096ChmBc8sNTiEjGhQydIcoJaGQAcxMX7jt&#10;qQ/s6R9b7dXngW29Fz26e/Cc+qWGSBjCvOL8lbcu6+k4FOU6OtJZyBBCfOkt510VZnUAALPHV1wK&#10;EHFMzMvEyvahkKFnDL+4YGNRyKh1/qL0d89flPlPj5A66+anfyvbF4CcLUPli8uWnWlcvqGvdPnP&#10;9xbe6xRDIUOuf9XQYE4U8sWpBQ4XsK87vuOro0Vz3h3bh147+R0dsihkyDZoyB2wM4UMChm1iSlk&#10;aA1RSkIhA5i9vnznlvd953fPvn3qvWkIwzBEJpko/ce7L3rrWat7Hp/WFQQAQAhx/VMjrmeRshPN&#10;0z0xLxMr24dChp4x/OKCjTVLCxm2bZ+3KPP9nrbEHo9Va8q1rjv925O6U7/3igEwPZ4ZLl+wsb/0&#10;aqe2+w8Xr3xuzDqNQoZ3f5lxalXKpjh4cECUy6YwGnIaQojju5KTTxAwDEOULSu9d6S0umyJpkKU&#10;HAoZ6rkDdqaQQSGjNjGFDK0hSkkoZAAAAEDVN7eM1p34qU4AyEy2ui2nkBGuf6Ax3LtTyPCNia6/&#10;0/L2hBhamk08JRV/dLBEwrBeuyp71YrOFP/IBZgDbtoxds1jA6U/mVxgTBx7SqbIPpernF4++p0b&#10;VRQyws91VSpm87KyKfbv7xOViuUQIYNChnrugJ0pZFDIqE1MIUNriFISChkAAABzx3eeHilYtkgK&#10;w0gJoWeS1T+GQoZKHwoZesbwiws2VusXMk6cl/zt29d1vspjCJFKGEWvdgBzQ9my22pf7xszT/7o&#10;w0O/GiyLpbXLKWREP9c1PDzmPr4QIj9eFCNNfShkqOcO2JlCBoWM2sQUMrSGKCWhkAEAAND6bnx6&#10;tGEaoZ7OiWYKGR5tFDLU2ihkhHqPnbMw/b2zjkn/t0f3OusXpH8h2xcAnDx+pPSykiXaGpdv7Cv9&#10;2c/35q8SgkJGFPx+l3y+oZBhC9E4o/eaVdlvCyHEg/tzFz87WDyZQobGzhQyKGTUJqaQoTVEKYnG&#10;bZ/SlwoAAGB2+P62Uc/r3yATzQBmFsO2zTMXpn80P5PY79e39r2/bn76rpO6U3xBNoDYnHVMxvGY&#10;My9lHGlLirwQzYWMB3uLl+8ZN0+JYfXmrGy2TWSzU/Ulp/PEB0vib4UQol8URSpVcZzwO7Yjubv6&#10;c8Wyk71j5WUVW6T1rzEAtDYKGQAAYFa4afuoaxlB9V9XA5iFbNta1J7Y1pZM5ITwv8MiaYgzrEB2&#10;AAAfwElEQVTyS5a1f3ZZR/LJmNYQALRavyC9Yf2C9AantpQhypsGSq9ovCOjZFrte8fMk01hMFEe&#10;o4WL54uFi+c3LS+VysIW4vjJBRVT2PlBIcyg39EBADMXj5YCAADT6sc7Rocrpp21jakL5ul+FJNb&#10;jF+s6iN5eLSUx/iSy6TaeLSUWtssfbRUUtiFv17b+erjOlMb3fq2J40Rn+EBYFYZq1jdta8PjJkn&#10;feyR4duPlOzlPFrKWxy/i9/v0fwdHLUMYVmWSBXGD/WOm8smloTEo6UC55YbnEdLRYNHS+kOUUrC&#10;d2QAAIDpdvOOXP1ZhO34o/cyxWfXU8hwH4dChkcbhQy1thlQyFieTTz80uVtn/LpOtn/1AXpn8n0&#10;BQAIsam/9PKSZWcbj8cP95cu/dnewj9UX1PImP5Chl8i07TE0FBOVCqmEMJ9PvEVx2V/uHekuHrj&#10;wfGLPPNTyAicW25wChnRoJChO0QpCd+RAQAAgrhlZ86t9lCHRzEBiMvKzsR9KzpSD1dfyxxrFrcn&#10;tp5CcQIAInHeosyvnJYvSCd6kwmjMrmg5oD9UF/xFXvGrfWRrxyUJJMJsXBht2+/R8vijWOmLZLJ&#10;gmP7wrbEYSHE5ITkSLHSXTBFVtuKAoAE7sgAAGAG+NmuiQJE4H+VprpcspDBHRlyMdP9+3BHhkej&#10;T6xsH+7IEELYttXTltiZThh5j65NY1y4NPPFsxdmvusXAwBoXd/alvt/D/aWLmtcXrbszIFxc03l&#10;6HducEeGfH+/MZQSyYS6jHX0ezrqDA/lxPh4sWYJd2SExh0Z3JGhJWB235FBIQMAgAj9as9YrxBC&#10;lC2r2xJGW2N7HJOfXm0UMtRi/GIpZLgvp5ARrn+gMdy7R1LISBt27g1rOl+7NJt43K1fZzrR55EG&#10;ADDDDZWsxbWvD42bx3/8keFb+0r2CiEoZKj09xtDKZFMaMDfZ3RkTDTOVDb2P7ndvG/DwfGLPVeA&#10;Qob+xBQyphJTyNAaopREZyHDtOQOi24Xs+mEEeWuAABA7O58bszxo9F/IlPt5H8ixiOfhv6+47st&#10;p5BBIYNChlKf2VbIWJ5NbLpoadvnZGOEEOK0nvT/+HQBAMxBD/QWX10w7Y7G5Y8MlF76872Fd1Vf&#10;U8hQG0MpkUxohL9PbnRcFPIlYXus4MtWZH9arFhtDx7IXTxWtud5ry2FDPmcoTp4hlLImErvs0Ch&#10;NWzA7C5khP6OjLLlfOhSPUC3JSmIAADCuWvPuOvHj8xFQPSXOwAwPbrTYvdJ3elfVl/7He+WtCef&#10;OJXCBABAgwuXtN3utHxRe2K/UTPDVfvZ9PBA8WX7xq11Ua8b4tE1r0N0zevwvCZ7oiSuME1LlI28&#10;MAyzqb0zbYxOvTJExbRSfE8HMLeEviPDvb9Hm2KMbP+ONMUQAJiJfr133PHflzcvrLnQsaf61bZH&#10;WcjgjgyfZdyRwR0ZHsu5IyNc/9qYbFL0ZVOJQd8xan4+viv5mz9bmf1791EBAGgd33g699k/9Bav&#10;aPy8rJh2urdgHmcKI80dGQqJZEJb8fc5qlgsOywriZHhcfcg7sjgjozaxNyRoTVEKUkrPVrKvb9H&#10;m2KMrsmfqbj6VntiWT5hGEeEEKIrkzjOIxwAIIT448H8PiGEMC0rU7bEIsOYKCarTjS6H8spZFDI&#10;kF/u20YhI8AYFDJU+sRZyLh4aebq5y3MfNstfl4msd89OwAAM0dfwVxR+7o3b678+CPDN/cV7eMo&#10;ZCgkkgltxd/HJ1/V6Eh9QcO27brJ00K+KMrl5rs8GlHIUMtNIWMqvc8ChdawARQyhBCzv5DhGW/7&#10;rIfDsgVtCe4OAdCS7tmfbziqGXWvagWamPcYm0KGU4zaeBQy3FHIUOvvH0MhQ6VPkPdyyrDHLlza&#10;9m/d6cReiVUQpx+T+U+ZfgAAzGb3Hiq+Nm/aXY2fr48PlF50277CO4SgkBFES/4+Pvlc+zuMM9A/&#10;7DvGC5e2/0oIIbYfya/fn6usmmqlkOEUSiFjKr3PAoXWsAGzu5AR+jsy4GywYDYdNT0v/l0mfxZl&#10;kxREAAghhLjvYL7+sOE6Mel2mmf4TuYBAIKZnxa7V3alfyfb37aFSCfF2Ok9me93ZxL7olw3AABm&#10;k0uWtd3qtPzYbGKXdXSeq3Ei+7GB0ov2562TYlg9tKiFi+Z7tttCiKdN8XIhhBgRZSFEpalPKnF0&#10;4dGZOtu2hWmJpDB41D0QB+7IcOkb9o4M5X/FqPFfsTZa0pHigApMk/sbig+1wv/rf7c42UIGd2TI&#10;rJ9SO3dkyPedHIc7MlTHcBuHOzI82hTvyGhLiCNtydovlPTfX06Yl/rFpSuy7/bpBgAApsFXt4x+&#10;/neHCq9rXF6x7NSRorXUEobyP/RtyTsYuCMj8Dh+EaWG7+mwbVtYti1Gh8eEZWn4F4PckcEdGVoC&#10;ZvcdGRQyXPrOpkJG0Ik527athCEOJAyjZNtCLOlInSg1IDALPNZf3CGEEGXT6rFso0cIuQk8lRMm&#10;ChnVMdx7U8gI3993fLflFDIoZMzhQsaFSzJXn9qTuckrZkEmsdM7KwAAaDX7xytral/35a0V1zw6&#10;9IPeor1SNVdLTvxTyAg8jo4xcqN51/6VcsXxS8snUcigkKElgEKGEIJChud6SIzh1K/VCxn1Y8nE&#10;1/xkGw2ZJ/baFV3cHYJobeotuE+Lu078eUyEe7w3KWSoLXcfw703hYzw/X3Hd1tOIYNCxiwoZKQN&#10;e+S8xW2f70wlDnqE1jnjmMx/yPYFAAAz328OFP5ivGLPa1z+5GDpwjv2Ff7GLa4lJ/4pZAQeJ44x&#10;BvqmvqfDMIypHEb1tRDnLGq7b89I6YRD45UVLmnkUciYSkwhQ2uIUhK+IwMz1f5cxfVQr/KhuWpe&#10;moLILPJon0fxwSOO73sAgLklKezCqq7U3ZmkMSLTP5M0hk/ryXxnXjqxP+p1AwAAM9OfHNv+307L&#10;V3Ulnylbot2pbfNg6QX7x801Tm2AG9/v6bBtsdsSF4/azd/PAYA7Mlz7ckdG41gy8f53ZHiNF0f1&#10;vzbuhPkUQ8J6or/ouKmV/xVtgH/FPhGnq7/Hv+j3eG+GeV+6xSu1ux4z3SK5I8NP+L9JgO2l+i/S&#10;gx77VJdLvr+i+iyb7jsY3GL8Yrkjw31547KksPNtycSQ6/gOy9qTou/Vqzr/fEFb4lm3OAAAgKh9&#10;ZcvoF+/en39D4/KKZSdHytZCUxjJxjbuyOCOjACD1L2sPpqqMU0+XxSlkkPxgzsyphJzR4bWEKUk&#10;PFoq+BgTcRQyVNonxpKJn1mFDO+Y2t/K4Xex7VwqaexdPS99qsdQLevZodIW2xZGybRXC8PIOv/u&#10;Rye3FScZ3dooZLiNHaKdQoZDVgoZyuO7LaeQQSEj4kLG6s7knRcva/+A2/jHtCe3eqweAADAtNs9&#10;Wjml9vVA0Vz2qceGvne40PydGxQyKGSELWR4pakuy+XyjZf6kyzbFsViqSYBhQxd6X0WKLSGDaCQ&#10;IYSgkOG5HhJjOPWjkNE4xgwqZHj0n5gsVvtd1i3I+L6tnx4s1e8yTYka19ml1W5ci8aJ34bJbQoZ&#10;rrnDvC/d4pXaXfdlt0gKGX7C/00CbC/FYxmFDHc6jxduMX6xc7WQsbY79V/LO1P318UYRv3AR1+f&#10;ubDtax7DAgAAzGi/3Jd/c65szW+cStg6VD7/jn2FtzjFhLmGkUokE0ohI/Ix4ihk1L5wOncfHR0T&#10;pmkdXWI4jnP6MW0PDxcr83ePlE9yXTcKGXXpfRYotIYNmN2FDL4jA2gBzzQUKWqFOA8BAEBJUtj5&#10;5Z3JezKJRM69KDql2uOUnsyNK7tSd0e7dgAAAK3vlcdlb3Ja/uhA6ZK8aXc6tW0dKp97IG+dEO2a&#10;AULMm9e8C9YWZSzLFs9VxLllSwghyvGtGCCBOzJc+spUMj3juSOjITN3ZHitm573S+M6u7TajVm5&#10;I8Nze3i8N8O8L93ildpd92W3SO7I8BP+bxJgeym+/7kjw53O44VbjF9sK92RkRB2MZ00xlTWqzOV&#10;OPDKldnXdGcSuzyGBwAAgEZf3DzypV/sy/9V43LLthPjFXueaYum79xwFOJfQnJHRvRjtMIdGc7D&#10;qK1YqVhu+lf2lYopioWSTyR3ZPi3hg2Y3XdkUMhw6StzAPCMp5DRkJlChte6UchQn/ydiNPV32N7&#10;eLw3w7wv3eKV2l33ZbdIChl+wv9NAmwvxfc/hQx3Oo8XbjF+sa1UyFjZmbzj/CVtH/NIIxa1Jx/z&#10;agcAAEB8tg2Xn1f7+kjRWvJvjw9/61DeXCWVIFidYCKUQkbkY8yWQoaf8bF88xhCiOr1fKVcEZbl&#10;MCaFDA0Bs7uQwaOlAAAAWtyaeckfLc6mNk4u8ClknLkw88Xo1woAAAA6rZufbvpHJu84uesTo2Wr&#10;p3H500Pls3+5v/DmeNYMkNfRmW1aVlssKRSMibs6GtVMeJ80P7PVsmxjX660umCK5oSYkyhkAAAA&#10;xKwnYzzWlUns9epTW5g4eUHm2ys6+Q4KAACAuebyVR03Oi1/pL/44rGKPd+pbftw+cxDeWt1tGsG&#10;BNPenhHt7RnXdsuyxCFTnGLbQpTssgh1qxFmFR4t5dJX5pYsz3geLdWQmUdLea0bj5ZSfxzPRJyu&#10;/h7bw+O9GeZ96Rav1O66L7tF8mgpP+H/JgG2l+L7n0dLudN5vHCLaYy1bdtOGSJvGIbtFdO4+KJl&#10;be86aX7G8YsgAQAAgDA+/8Twdbftyb+tcbll20bJtNttw0g0tvFoqejHmCuPltI2hkdIqVR/R0fF&#10;tJqWTeHRUrpDlJLwHRnBx5iIc5+CdlzmcgDwjKeQ0ZCZQobXulHIUJ/8nYjT1d9je3i8N8O8L93i&#10;ldpd92W3SAoZfsL/TQJsL8X3P4UMdzqPF24xjbHZpNh/4dL2f8imEoec+i3OJjf4DAMAAABEYvNg&#10;6fm1r4eL1sLPPjF8vdPdGhQyoh+DQoZqUPAxxvPF+saGaTLDtiuliqXnSUUUMryT8B0ZAAAAeh3T&#10;ZmxaPS/9k8kFHifOZyxs+0wMqwQAAAAEdnpPpukf1fxNwfr0cMla2Lh8+0j5zLv25d8Yz5oB0erI&#10;tnm2VypmqmyWfPMc15V6bqhQWTBadn6MG+JFIQMAAMw689PGkx3pxMHqa5l/ALS8I3nXace08SXZ&#10;AAAAmLWuOL7jW07LH+4vvsSpwCGEEDtHyqccLlgro10zID6pVFJ0d018h7jbpaJlWWLQEquLtiWE&#10;MGNbN7jj0VIufWVuyfKM59FSDZl5tJTXuvFoKfXH8UzE6ervsT083pth3pdu8UrtrvuyWySPlvIT&#10;/m8SYHspvv/n2qOlbNu2DSFMw3DfT53yX7S0/S0ndKf/y6M7AAAAAAnXPj701Z/sHn9n3UJ74lze&#10;tEVSVE/Wp5oc8Wgp5UGk0/Boqfj3r1K50tRWKlV88/FoqRCjUMigkEEhwymGQgaFjOaEFDLk1o9C&#10;hloshQzvY0w2Kfaet7j9n9pSxoBbjqXZ1L2OSQAAAABo8Uh/8ZLGZSMlq+dzTwx/ufE7NyhkaBtE&#10;Og2FjNbbv/IF50dXGUIIy7aFZUmOTCFjKhWFDAoZFDKcYihkUMhoTkghQ279KGSoxc6lQkZPxth0&#10;bFf69vpx3Nf6jIVt17g2AgAAAJhW+YrVefue/FsGi9bi2uW2EGLHSPm0uw8UXl+3vMUmmuMeg0KG&#10;alAMY6gPo3V7jY0VvMcSQizqSPaWKlZmuGQtaLj5ycHsLmTwHRkAACCQtoQ4OC+T3ObU5nRqd2xH&#10;8rb1PZkvRLxaAAAAAGKQTSXGXr+m83qnto19xZcOlqwltcuqE8DPjZbX9hftY2NYRaCldXa2e7ab&#10;pinGLLFk4hs6rDhWqaVxR4ZLX+7IaBxLJp47Mqrt3JGh2J87MoK1c0eGQ1buyFAe3225xPvrhHmp&#10;G85Z3Pb31dcJw+Ab0AAAAADUMW07Wfv6s48NXXfzrvF3y8ZzR4Z/Gu7ImJl3ZAQZq3ZJudL4PR2G&#10;qFQstXWcQXdkUMhw6Usho3EsmXgKGdV2ChmK/SlkBGunkOGQlUKG8vhH/79+QfpfF7Un73Hqs7Qj&#10;dbdHagAAAABQsqG38KeNy0bL1vwvPjH8hYOS37nhhkKGcz8KGVqGaalChuPrmgWlUtkz3rIs4f+4&#10;Khk8WgoAAChKG6J/1bzUTcmEMS7T/7Rj2j4a9ToBAAAAQK3nL2lv+sdS+YrV2bvWOu5I0ax7JNX9&#10;hwqv2DJcOTe+tQNmh0wm7Vv4KBWdv5S8Vmc6kRNCiHzZzFrCSPr1jwqFDAAAWlRbQhzqSCd21y7z&#10;+8cfHanErvU9bddkksZQhKsGAAAAAFplU4mxN53U9eXG5d2ZxJHU/kLTPy2vWFZqx0jl1KIlOuJZ&#10;Q2D2SWfSnu2WZYmCLbqEEMLSeXtFADxayqUvj5ZqHEsmnkdLVdt5tJRifx4tFaydR0s5ZJ1dj5Za&#10;3ZX6xmkL295fuywleacFAAAAAMxG+YrVIYQQIyXrmHf/sf+XO0fN02rbebSUcz8eLaVlmBn1aCm5&#10;/uH+NqZpisbnR9m2PfXYKr4jI/gYE3EUMlTaJ8aSiaeQUW2nkKHYn0JGsHYKGQ5ZW7eQcVJ3+tM9&#10;7ckH3NqXdqTu8EkPAAAAAHDwh4OFy6o/28IWjw0UL/r2M7mPyMZTyIgWhYxgZkIhQ0alUhG2qK9p&#10;1L6WrXXwaCkAABSkDdF3bGfqfxIJUWhqdPgwP/WYtg/EsFoAAAAAMGe9aHl73T8Mu2R59o6yJdqc&#10;+j7UW3jZ08OVs+NZMwDJpPvXathCiLSwpPJQyAAAzGmGsPOdqcT2RMIwZe7I6EwZ207uyXwknTBG&#10;4lg/AAAAAIC695+5wPEfld34zOgHhcMTeyuWndyTq6wtWiIb+coBmFQWCcflU3eLTPyfR0u59OXR&#10;Uo1jycTzaKlqO4+WUuzPo6WCtfNoKYes6o+W6koZT5y3tP3y1NHCRDrBl2QDAAAAwFwxUrIWCCHE&#10;aNlacNUf+297drRyul8Mj5ZSw6Olgpktj5YKPu9X30ohw6UvhYzGsWTiKWRU2ylkKPankBGsnUJG&#10;U9ZF7cnbVnSlvuuWcVlH6haP1QMAAAAAQNy9P39l7esnjxSff+O23AerrylkqJnuyXKNw1DIcEri&#10;111TIYNHSwEAWtKi9uTt7Sljd/3SmiJdTSHjlGParopptQAAAAAAs9yfrsje0vi6YNod1de186sP&#10;9xVetG2kclZ8awfMTRQyAACRMoSdb08azyUMw7LtqbssDKPx7iWj7h6M4+elP9/Tnrwn1pUFAAAA&#10;AMDBh5/X4/gP6L799MiHzD1j6drLW8MQwrTs5IExc3XJFu1xrSMwm/FoKZe+PFqqcSyZeB4tVW3n&#10;0VKK/Xm0VLD2GfJoqa6U8diZi9quTBhT36bWljQOuyYGAAAAAGCGGiiYS4UQIle2ut97f/8tk9+5&#10;waOlFINiGEN9GB4t5ZTEr7uu78ioXWDZ4o0egS+yhXi3/EAebYoxFDIoZFDIkImhkBG8P4UMt/Ea&#10;f5+FbYnblnamfui2Tks73NsAAAAAAJiL7twzVjfnumWwdM73tuU+4BlEISP6MdSHoZDhlMSvexSF&#10;DFmmZd8gMdBaWxgvcWxzjXFZrtjfK2YijkKGSvvEWDLxFDKq7RQyFPtTyAjWHrKQ0ZMxftmeMvZ6&#10;FjKOLl3f0/Z3PqsDAAAAAAAkXbPpyA1Oyx8fKL5g+0jlDAoZMYyhPgyFDKckft2ns5Ahw7LtKyqW&#10;+JxKjG3bKVuIFUIY6brlrv09cnmP49uXQkbjWDLxFDKq7RQyFPtTyAjW3tAhbYgDyYQx7lXIqG1a&#10;15P+2wVtyXt9hgEAAAAAADG5YevwR362e/xtjRf9pmUnevOVFSXbaGuMoZBBIWMqRrU/hQxptm2v&#10;mvxZiOVl0/5vWxir6/q4xnrk9R7Tty+FjMaxZOIpZFTbKWQo9qeQEay9ocO6Bem/mp9JTBYm2lOJ&#10;PdIrAwAAAAAAWs7BscoqIYTIm3bnB+7v++9tI5UzGvtQyKCQMRWj2p9ChlYVy36r03LbFgvKlv0h&#10;IYylTW0e+ShkqLVPjCUTTyGj2k4hQ7E/hYw6bQmx/biu9GcNQ5hO7Us7Ut+VHgQAAAAAAMwqP92V&#10;e2vt62eGSmd9f3vuvUIIChnRDkMhwymJX/e5VMiQVazY35PpV7HsC20h1lZfU8iQyEEho6aNQobX&#10;erm1zdVCRjYpnuzKJB91XJ+G1+sWZN7i1A8AAAAAAMDLRzYM1M2LVuccNg8Uz9sxWjmVQoaWYShk&#10;OCXx604hI7hixfpMxRJvqr72m3S1bLvHEEYXhQy/eAoZ1XYKGYr9Z0ghI2nYfQnDKHiN1TjG8s7k&#10;dSu60krfFwQAAAAAAKDDN54a/tjNO3N/1ziHYVm2MVA0l5QtkYl6HaZ7slzjMBQynJL4daeQES3T&#10;tifv2ChW7E9WLPEGChl+8RQyqu0UMhT7z5BCxpru1Fu6MokHqq+zqcR2j+EAAAAAAABayu7R8loh&#10;hCiadvb/PNB/07bhctN3bug23ZPlGoehkOGUxK87hYzpV6xY73Rrq9ji3JJpv6N2GYUM7/EoZMj3&#10;d46hkCHbvy0hti3rTH3RLWZpR+qbHmkAAAAAAABmjR89O1o3x7l9qHT6D57N/aOu/NM9Wa5xGAoZ&#10;Tkn8ulPImDlyJeuHTstrt7xpW6tMy7iocblT38llFDKU+vvFUcho7DlzChlJw+7tziR/69F1sv+J&#10;CzJv9OsHAAAAAAAwl73//j7H+cytg6Wzdo5WTlHJNd2T5RqHoZDhlMSvO4WM2aVk2q/JlaxvCaFU&#10;yEjYQiwQQqS8clPIkIujkNHYc3oKGYawx5KGMSYXN/H/rnTi/hMXZF7r0RUAAAAAAAAhXb956OM/&#10;2D7adLeGZdvGaNlaULGNdGPbdE+WaxyGQoZTEr/uFDLmpopln1792bJFz2jJvNG0xYleMRQy5OIo&#10;ZDT2nJ5CxsL2xPWLs6mvV19nU4nNHqEAAAAAAACYJtuGSqcLIUTJsts+/GD/jdtHKk3fuTHdk+Ua&#10;h6GQ4ZTErzuFDLgZL1vvcVpu2XbHeMW6yhbGsbXLKWQ4xVDICFvIsG3bWpxNXpdJGjud+izOpr7i&#10;kQIAAAAAAAAz0H9uG6mbm9wxXF7/w2dH362UhEIGhQwKGRBCiKGieUv1Z4/CQqZk2i8ShtFNIWNu&#10;FzISwu7ryiTvk1mv47vTV7o0AQAAAAAAYA76xz/03uK0fPtQ6bTducq6pgYKGRQyKGRAxUCh8seK&#10;JU5TKWRYtsgKYWQoZMivW7yFDLuQMERxqsW/kNGVTvx+dXf6Cve1BAAAAAAAANR89cmhq7/7zMj7&#10;Gpfbti3GK1aXZRtJmTwUMqoxqv0pZGAOKZn2ubWvc2Xz/fmKeCOFDPl1i7OQ0dNmfK2nLXljdXk2&#10;lXjYfXQAAAAAAAAgHpuPFM8VQoiKZac//lD/DduGmr9zwwmFjGqMan8KGUCT0ZL1Aafl+Yp1eckS&#10;l1DIkO8/EWNXetoS30gnEs819qwWMhZlk593zwwAAAAAAAC0tm9vHa6bU9w1Ul53847cO2qXUcio&#10;xqj2p5ABBNI3XrnDaXnjXmpa9tKSJc516uvUv66tRQsZtm1b2ZTxYNIwhvz6r5yXvsx1AAAAAAAA&#10;AGAW+7vfH66bQ6zOxe0cLp28d8w8UTYPhQwKGUCk8hXrsr5x88du7Y17tWXbCcMwMkLEVsiwDCFK&#10;MutWXSfDEIW1CzI9zmsHAAAAAAAAwMt1Twx+4oYtw//SuNy2bVG27IwtjETdcsX8FDIckvh1p5AB&#10;eCtUrIsmfzbtFw4VrWuFiKeQ0ZYQDyzKJidve8umEvcrrTwAAAAAAACAUB7pK1wkhBAVy059auPA&#10;dc8Ml8+sbaeQQSEDmDGGCuZHhXB8Y6dHiubbM0njyWwqcV9jnC2EOKY9+ek41hEAAAAAAABAeF/f&#10;PPTR6s+2EGLPaPnEn+zMvU0mlkKGQxK/7hQyAAAAAAAAAAAI5y2/OXi30/I9o+U1+8bME6qvKWQ4&#10;JPHrTiEDAAAAAAAAAIBofOnxwU9ev3noY9XX1bl027aFLYRhGEZkY1PIoJABAAAAAAAAAICSDYfz&#10;LxFCCMsWxr9u6v/SM0P137mhE4UMChkAAAAAAAAAAIT25cePXFP7em+ufMJPd439Vdi8FDIoZAAA&#10;AAAAAAAAEIm/uGv/H5yWHxirrDo4bq6SyUEhg0IGAAAAAAAAAACxKVt2+ronBv9v7XdueKGQQSED&#10;AAAAAAAAAIBpde+B8VdUf/7sIwPX1n7nBoUMChkAAAAAAAAAALSczz068BkhpooSB8bKq36+K/dG&#10;wzAoZAAAAAAAAAAAgNZz5Z37NthCGI0z+YfHy8ceylsrqq8pZAAAAAAAAAAAgJYwVra6vr558MNf&#10;2zz0keoyChkAAAAAAAAAAKBl/Xrv2GuqP3/h0YFPba35zg0hKGQAAAAAAAAAAIAW88mN/f9e/dkW&#10;Qhwaq6y447nc64RhBKsNUMgAAAAAAAAAAABRetXtex+xbJForA305StL+wrWMs9gChkAAAAAAAAA&#10;ACBugwVz4TefGnz/1zYPfdizI4UMAAAAAAAAAADQCm7fnXv9s8PF9f/+2JGrLWEkhRAUMgAAAAAA&#10;AAAAQOv6yAO911d/fqK/cO7jA6ULvPpTyAAAAAAAAAAAANPqpbc+t7Vx2f5ceWXeFJ0UMgAAAAAA&#10;AAAAQMt53Z377tnQW7iEQgYAAAAAAAAAAJgRbtkx8uadw6W11z1+5COmMFIUMgAAAAAAAAAAQEv7&#10;wH2H/6P681NHCmc9MVA6TwgKGQAAAAAAAAAAoEWtuHG73Vi3+P929zEweVHzzQAAAABJRU5ErkJg&#10;glBLAwQKAAAAAAAAACEAlv4sx8cRAADHEQAAFAAAAGRycy9tZWRpYS9pbWFnZTIucG5niVBORw0K&#10;GgoAAAANSUhEUgAABBoAAABICAYAAABY1ZawAAAABmJLR0QA/wD/AP+gvaeTAAAACXBIWXMAAA7E&#10;AAAOxAGVKw4bAAARZ0lEQVR4nO3daZAc5X3H8f/TPffMHrO3pBVarQ5WsCAhLIzAsTkCJoZQHHZi&#10;ExVQXKEQ2KYSUhUjU4krgSqTOIAByYCTUAS7YjCEpFwBxzgVYjAOLg5xGLm448haCQmEtGJXuzOd&#10;F7PH9Ex3z/PMtTO738+L1fTTz/PMM7MjqZ/fdD+teu/9lSNePEp3XTmkPOsCAAAAAACISMikct+9&#10;r0/FD97ZRL5dV64hlAAAAAAAYIExChpM9PmdKTGtYO+uqwgmAAAAAABodjULGkz13VMimMhLJnZd&#10;dRShBAAAAAAADahhggYTffe8pr+uxB8TSgAAAAAAUC9NGTSY6PtOcSjhd+rECKEEAAAAAAAVmfdB&#10;g4nemVCi9JqXI1cfTSgBAAAAAEABgoYy9W57tfStN6YQSgAAAAAAFgqChjro3faq4z47wiejcBxn&#10;5JpjrHqMCQAAAACAWlC9frehDPy+XvvL/Cp2odFAs8/S1UpfOmFMJ2gw7GvkmmHOlAAAAAAANBTO&#10;aGhivXe/UpBY+AcYI9ccQygBAAAAAKg5goYFovful2dSCGfmh7fdmwklAAAAAADlIWhAkZ67XvaI&#10;IYqLlDjZkc1r7ToMCQAAAADQJFijIahGg6/RYLCjuFY13n/DPnZfeyxnSgAAAADAPMcZDaibnju3&#10;e68p4RFY7L5uLaEEAAAAADQhggY0pJ5vv6R9vgShBAAAAAA0DoIGNL2eO14qOjXCL6XY8+V1hBIA&#10;AAAAUEMEDVhQuu94sXQaMWXPVwglAAAAAMAUQQPgo/v2F4KjiLy9e756HKEEAABYkGKXPeS7anhZ&#10;i5A7Bg2cogcl6nnV9F5GTKtD3aFqLgzv/3ICnshkEX/d12by8nR+ySaL2ZfsKvCXWaJxOTcYCH7v&#10;te6soD1O3w59qxc28B6+I6G2FrHCIQnbcrgtYn3orlRqKhP8ekK2NXnf5k9ddsZRPU/MlJXoEYCG&#10;7ttKhRKOY1m5v5IjX1nPLUEBVEV6y08zJSsFHh9VckehMg+idCcFhc1MDvw8dmcdR4koVf7BX0Fl&#10;07dOd7Zlemepkl0WnMhXlwmf5hP5/ioqvdOV4YG6iNbrNJ4AGvxu9Orn1y0xsfDcWcnt2Sq/+xiA&#10;uaNsW/qOXz0aTacypy5NPv6d0/q/VKqNZalsJc9J0ADUg1Iqd5Ar0n3b89qXbxRy3D/KY3qwblRV&#10;70Ck5reYLXMio3uAX/5bWMkEZ6pBOe+Ja25Ujd93ud+q+FQ2/RKkar/fcr99Cahk9CsqZzIU8Nxa&#10;bTR2Vfz3rkr1CptV9F6JlP62BgCAOWIpSa1ZLnYimtvO+y9rTTr68qY16Xt1u9p49OJfFJYd1xP/&#10;n8oHaYagAQAAAAAAD1Y8JtHetO/+/Fx7oDXyZl8ytDOwkodQyJr8vVPXPOm1b7A9+utzB1sf0hps&#10;AyFoAAAAAAA0J9sSOxHTq1twelzUVuNhS02467ibdC/u2De8YeWbOt1fNtxx59mDrY/oDWZ+I2gA&#10;AAAAADSlcLpFWtYMTG35XCZXUGxFwiIi8tcn991w6XDnVt3nCllqsowhLkgEDQAAAACAmrBbEhJb&#10;0jNb4Jr0O4UFnpcZJMNq9MLV6QfP3zjwaCVjOe2IlscraQ99BA0AAAAAsECpaFjC7Sl3YYV3FbGV&#10;TCxri7wdtdT4kr623x433P/y7BMWjaBkf8mwdeDS4c6t3YnQ7spGhnohaAAAAACARmRbYtm2VO2W&#10;QB7dpLrbx445fvmvy+vfOyToitu7bzt96eX9LZH3yusXzY6gAQAAAAAaUGxxl4TTLXklemsQ2PFo&#10;wG7lenjuyrZ/veUzS64zGVd3IsyZBQhE0AAAAAAAZQh3toqdiBfvUL4b4nd2QrSnw7t6QccbFyef&#10;uviYznv0R1ncx+eH0g+W3x4ojaABAAAAwLykYlGxI+4pT8mLEAoreE78c5Uine0Sakl4PHHuj42L&#10;U08NtEe1bo0Y/HyzO09cnPzZ54c6CArQ0AgaAAAAANSV4zgilhKlPGbVJssR+NbN9Rvt7ZBwW6qw&#10;2Fd71NqXCNuHXA3cVxromap41fru289ZmX5EtxkwXxA0AAAAAKgrFQlJfFGXKNvy2hvY1k7GdJ6h&#10;rHFd/8lFN5852P4j3fqrOmKvl/VEwDxH0AAAAADAzbIk1J4UpSwxO8VgeoLvbhPpTrv2FlUvXejS&#10;kwjtunJ9zx2piH0weBylXXlcz7e1KwPQQtAAAAAANBlHRKxoWJRS4nhNqovm+5phwVQ1KxKSSGeb&#10;KMvrjAMPquiBS0vY+uiT/amnI7Z12LtdyUKXxS3h/718Xc/drdHQfr0BAqgnggYAAACgyViRkMQW&#10;dYpYlnhNzJVleumAmvnDVjIZDRUEAprN/UKClZ3xHdvOXrEpHQ/tMxwYgCZE0AAAAABUW8iScLrV&#10;e7FDEXGfYTBbx074rD8QuCBheesR+DlndfqRqz/Rd7tJmxOWtDxT1UEAaGoEDQAAAFhYQrbY0Uhe&#10;gcEaBD63PgynW/X70FuoQNuGxclnThts/3FFnYiSP/vUkr+srA8AyCFoAAAAQENxlIhl2bkNJWZr&#10;EYpTsr6diImdSsx0735gyPeMBW9DXbFX04lwweUDGn0EnNFw3lDXP19xfO9dRgMBgBoiaAAAAEBD&#10;sWNRCSXiuQ2vdQ5t73UJZivUZFhVseWUZTeeNtj+hN/+WMgaq+d4AKAWCBoAAABgJhwSOxp2l5U6&#10;60CJ2LHI7IauOQoNVnXEXt9y6rIbw7aaMGl31qqOf6vVmACgWRA0AAAAzDOOpcSybXFmZv+OqPwZ&#10;uyPFlyQEbIdS8YJnUEUBQMk8oMaBQV8qvPPcNZ0/tJTK6j2XyvvpdvOZy79azbEBwEJD0AAAAFAn&#10;juPk5uiG1/WbztLtSFiswjMOvPqZo7MFOuOhPV3J8B6vfUqpmfdJRESJygtMprfz6ksuD1m7KPX8&#10;zWcOXm9bKlO7kQMAdBA0AAAA1JEViUytMeBNWVbAAoUlkoEGXpsg3x+u7Xng2o1L/jaozqKW6M56&#10;jQcAUF0EDQAAAFMcxxFlW6XPOPDYbYVKHFYZn8XQOM4Z6nz0c0Odj82WFL+WwpIvreu9v7ajAgA0&#10;KoIGAADQNBwnd9K875w9cC7vdfsCESusezgUcH/BBqHEyZ66ouM/elKR3ZoNAm07f+jiKgwLALDA&#10;EDQAAICqcBwnYN5avHhgOZRSIpbyP+MgsNg7aJhbjpOOh/dFbMt1Z4NyL52wLZnccvrA19cvaX2u&#10;akMEAMAQQQMAAKgvNfNDo970wzlPBGoiYluHv3n2qi8P96W2+9U5qjf5Sj3HBABApQgaAABYILLZ&#10;rKi85fodcYrn+454Kyj3OqHA4I6CTenI7sRrl2xYfF85bTefvPTvqj0eAAAaFUEDAAANIpvNijh5&#10;t/Gbvs3f9LYUbCtXde/tycxMaxGPHEF74t98CUF3Mjyyvr/1lyKVXzrxg4vXnlO1gQEAMM8RNAAA&#10;0CiyWZGJzMym45oEq6KQwHNb+e9vZJaSTMhSGVeh8t3wl1dt40D70//0R8deWPHgAACAkdCHz/pf&#10;9qciYUkODUgoHq3jkAAAaEzZiUlxpoMAJeI1lXcyWZ/WwYshNt/5AtV15Yn9d593bO/DQXVOXp5+&#10;ql7jAQAA5QuN79rrUTx7uDP23khhkatWangwsL2LbUl0UafYkbDpOAEACJQ5PCGSdV9W4FLi6/3s&#10;+GGfPWZ3N1gofnd1x+PHL20zuLNB7g278cwVN9VoSAAAoEFUfOnEwVfe8ij1/9bm4PY3Zh53fGa9&#10;wTP5HyGqaJjwAgAaXHYyU/Bfg+P6w4/jGxg4MvnRId92s0GD+Sn380nIUhNrelOvJiL2x54VDNdo&#10;+MnmE06qzsgAAMB8NadrNOz7r+dnN3RvdZVX34pFREQkufoIiff3VHVsAIDqyn48LtnDE7l/6rMG&#10;qweYBgZwaY+HPrjrD46+YlV3csd0WSoaOjiXYwIAAPNbUy8GmR3LneZ6YPsbcmD7G+J3EOqVYUSX&#10;dHvVmuJIqDUp8SP6qjRSAGh8k6Mf592hQIpvZyiz/+66CrWpMtosPOl4aN+Ws1bdtKgtttOvzu8f&#10;0/toPccEAABgoqmDhkqM/9+eghJVsP99GX39Xd/2qeEVQc2LWNGIRNKtBiMEALfM2GER34UGg018&#10;eEC0ZviBixWSEBRa1Z3Ycerqrp/o1XZfVvitC466tjajAgAAmFsLNmio1MFX3nQXFK065q/jd9ZV&#10;9uQzlzU7okIhsWyrsv4AVCTrZEWyWY2JuBO46WV85/t5W8F3LShCLlCkJWp/1Nca2+W50/f98t7x&#10;wtc+fWR1RgUAADC/EDTMgX3//aLnvcED5wR5O+1kPFdkW5IcGhBrahvA3HAmMzLx/n4RJ5ccOBOT&#10;PjVV0SZZQH2dPtT141vOO+pPpreXpuPvzeV4AAAA5iN13xO/utxv596Pxjpv/eFLN7x/YLzL7/aW&#10;Pt2aHz2XsRik7oj0ujZ6gR51DV9wBUGD1k6f+jHPRTOnKlsi0UVdYseiHnU8vno1WMvNm96K87rd&#10;5Hek1WXJSqWWwtd5khINDPtw3D/KU9TUoK9y3rOyXnaFn42Cz0RmYkIyH4163L7AbXL/1Pp4ht9s&#10;6+6uPGio9IyGGlw6UcM1Gi49cel9JyxPPxtU55KNR3zXZAQAAACoPeU45R3JX3Trk98zDRpGxyYS&#10;T27fefro2GTKqwlBg259jZ01OvhPDQ/OVtP86KhYREKJmMceggaChpzsZEayY+My+yE0e33uywuC&#10;5teV3uaQoCGo/gkD7T8f6Ey+Y/oc/3DJ+otKDwwAAADNouygoRI9mx4oXImxoqDhwMeHU+MT2RhB&#10;g259n8omczDT35eItJ90bEFJ+UGDI45YllXQnqChvGEE95XNZkVNf76rHDQc2jF11rr2R0nvs0rQ&#10;4DeeXIGlJNMWD+23Lat4ZckygoZ3b/ls4W18AAAAsIDNSdBQqRff2rsu/3j3r37wwpZHfv7OhQQN&#10;uvV9Ktc4aDD+drVgd6g1OfPYTsYlMbAot0HQUOEwgvs6/MEBmfzwgIjMflIzh8b8G9T07xpBQzWC&#10;hmUd8be3blp3RToZ2Te9Z21/24tGQwEAAAB8NGXQUKm/+ZftNxSXuo/It7+z99gHn3prk3anBA3a&#10;TxNQYLTba9IW1DzquT5FjhUJS6SrvaC0OYKGyYOHJDMaMPGfcnhkak5ZwWdV45NK0GBSQTM36G2J&#10;7rri08u3JSL2oaAG15+x6laN7gAAAICaWpBBQyU+940nHvfcUWLytuvDQ70vvfPB7H0tCRpKt69y&#10;0FC012D4LWtXFhfWKWg4+NrbBSVGL7QYQYP20xjsmNl9REf83SP7Wl7Xal/wMXzsupPO0hsgAAAA&#10;0LgIGuos/IV/zIhIVYIGxxHJZh1LeU0cCRqqGjQUd2jQ2LOqKn5kOtkuYyi5+gQNbo5jKeX+h7CC&#10;oGF06/l2cCUAAABgfiNoaCL/+fJvT8vfPjA2kfrT+5/71lsjB1cUVSZoIGjwbU7QkO/89YsfvuqU&#10;wa3T26cM9fxUdzQAAAAAihE0LCBbvv/8zUH7xyYy0e//7O2LRvaP9QXVI2go3XvpgRA0mLXJueD4&#10;/odW9qbeKFXvGxcMf02vRwAAAADVRtAALSf++Y+ecxUYBA2/2TvaP7J/rI+gwbtwPgYNiYg9urqv&#10;ZYdtqeLbJ2oEDU9vOX2D2SABAAAANAqCBtRF+IsPOAQN3oXzMWhYv6z9l8/cdAZhAQAAALAAETSg&#10;4T387LtfKCzb/u4Ha2957NUbXYUEDZrNixus7kvt+Pp5w39hWyozXXbhhqUPGfYMAAAAAAQNmP82&#10;//0vthWXuifbv9l7qP/fX9p5dmBHDRI0rFuWfn7DYOfspSwB7e685BNX6/UKAAAAANVB0AAEiGz6&#10;3uxfkDkIGsbv/6Lp+QoAAAAAMKf+H7wbJu0OyJzIAAAAAElFTkSuQmCCUEsBAi0AFAAGAAgAAAAh&#10;ALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEA0udpZXgEAACDEQAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEALmzwAMUAAAClAQAAGQAAAAAAAAAAAAAAAADeBgAAZHJzL19yZWxzL2Uyb0Rv&#10;Yy54bWwucmVsc1BLAQItABQABgAIAAAAIQAgaYJH3QAAAAYBAAAPAAAAAAAAAAAAAAAAANoHAABk&#10;cnMvZG93bnJldi54bWxQSwECLQAKAAAAAAAAACEApLhhdSxAAAAsQAAAFAAAAAAAAAAAAAAAAADk&#10;CAAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAKAAAAAAAAACEAlv4sx8cRAADHEQAAFAAAAAAA&#10;AAAAAAAAAABCSQAAZHJzL21lZGlhL2ltYWdlMi5wbmdQSwUGAAAAAAcABwC+AQAAO1sAAAAA&#10;">
+              <v:group w14:anchorId="64B11F55" id="Group 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:.35pt;margin-top:0;width:594.95pt;height:64.2pt;z-index:-15824384;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin="7" coordsize="11899,1284" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQBRPH/RMwMAAB4KAAAOAAAAZHJzL2Uyb0RvYy54bWzcVm1P2zAQ/j5p/8Hy&#10;d0hfKJSoLWIwEBLb0GA/wHGcxCKxPdtt2v363TlJ35jGhtCm7UOr88tdnnvu8dmTs2VVkoWwTmo1&#10;pf3DHiVCcZ1KlU/pl4ergzElzjOVslIrMaUr4ejZ7O2bSW1iMdCFLlNhCQRRLq7NlBbemziKHC9E&#10;xdyhNkLBYqZtxTwMbR6lltUQvSqjQa93HNXapsZqLpyD2ctmkc5C/CwT3H/KMic8KacUsPnwb8N/&#10;gv/RbMLi3DJTSN7CYC9AUTGp4KPrUJfMMzK38kmoSnKrnc78IddVpLNMchFygGz6vb1srq2em5BL&#10;Hte5WdME1O7x9OKw/OPi2pp7c2cb9GDeav7ogJeoNnm8vY7jvNlMkvqDTqGebO51SHyZ2QpDQEpk&#10;GfhdrfkVS084TJ6MRqPx8YgSDmvj/mh41BaAF1AldDuhZOPGi/etY78/Pj1t3PqD8RFWLWJx88kA&#10;s4U1mxjJY/i1VIH1hKrnJQVefm4FbYNUvxSjYvZxbg6gqoZ5mchS+lVQKLCDoNTiTnJkGQfA6p0l&#10;Mp3SASWKVUAkrOJHyQiT6/Y0HgwzClUhSl8UTOXi3BmQNhw4cO+mrNV1IVjqcBoZ2o0ShjsoklKa&#10;K1mWWDa023zhdOyp6weUNcq91HxeCeWbo2hFCalr5QppHCU2FlUiIEd7kwZALHaWfwbcAA5sb4Xn&#10;BZoZgGjnoazrhYB4AxLTcSDUZ7W3I6JOe9sS6vXGOxICgq3z10JXBA1ADCCDqtni1iFcgNVtQcBK&#10;I28hjVLtTMBGnAnQEWxrAvZ/T5vDfW2Gg7erqv9AmwPUwp/V5uCk+WYnzpPxGC4n7Iqj4enfkGZt&#10;4Pp1XQeA0ZMe8Fs3zH3BjIADhGE3ve6o09MD5v1OL8kQc2034R1E/BKmsX+FijRX0U863JZrE+d1&#10;+sP+FbM5/K/WHxB50x/Q8stk2TKR6HQFRFgNbQg0AU8rMAptv1FSwzNlSt3XOcPLqbxRUCV803SG&#10;7YykM5ji4DqlnpLGvPDN22durMwLiNwwrfQ53OOZDK0OATUooHnhAIQRrPAIAWvnlbM9Drs2z7rZ&#10;dwAAAP//AwBQSwMECgAAAAAAAAAhAKS4YXUsQAAALEAAABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBu&#10;Z4lQTkcNChoKAAAADUlIRFIAAAYyAAAAhggGAAAAd9ETkQAAAAZiS0dEAP8A/wD/oL2nkwAAAAlw&#10;SFlzAAAOxAAADsQBlSsOGwAAIABJREFUeJzt3XmAHVWd6PFTd+u+3Z1OmuyEJBBICLusCiIuM6gj&#10;4kNG36jjjDqjo84Mjo4+x/UhOs5TXEZFUXEUdXB0BgWVRVFcQARCwh4SSMhC9vSS3m73Xavq/dG5&#10;3Xep5ZyqU9W3u7+fP6BvnfP7nerqunWrzi9V18j8r2/ZFdMSli3cGR5tns2GTCd1RtMPIfMoNzb3&#10;UF4Vj4DQ28qIaHs7L5AeSldHHdtHQ77mv7+mje6YJkRuHdvdoUltjSI4FoR7A3rkku/g89YIvwLa&#10;tlV0+6bh1hAwX6COoX690Du3e/cW+awKH+J9bAi/dxm+wwRJ57EgRC73TgEPIwr0fHa5p9WQ0HN/&#10;iHpfbb1zB4XdRyUixIC6Dm7qQfpOkzQfLxrSeiwImMerOep91iGJ9usDbZ8AHgt8G7R0j/bazCGh&#10;zuF0fu4ph0t2DnGOrPvXcx5Gc1Jd+7FLmOJMhbbVcE0U6TFZPXnwzR/H56REoNbt2Xy80X1KpDGz&#10;/uOP1tPPCD9T63LGdTyS7uAZqvEdKtUcnJYLV8/0PgsUWsMGxDFHoJhE47ZP6EsFAAAAAAAAAACg&#10;F4UMAAAAAAAAAADQsihkAAAAAAAAAACAlkUhAwAAAAAAAAAAtCwKGQAAAAAAAAAAoGVRyAAAAAAA&#10;AAAAAC2LQgYAAAAAAAAAAGhZFDIAAAAAAAAAAEDLStx+9Stf8SfPW/Hr6V4RAAAAAAAAAACARqlL&#10;zz7uV0O54vxzTlz0iFfHzc8dOf2OTXsvi2vFAAAAAAAAAAAADNu2pTresXHPZdf88OGrHZMc/X+x&#10;bGae3je0vlSx2upb6n8MzWj6IWQe5cbmHsqr4hEQelsZEW1v5wXSQ+nqqGP7aMjX/PfXtNEd04TI&#10;rWO7OzSprVEEx4Jwb0CPXPIdfN4a4VdA27aKbt803BoC5gvUMdSvF3rndu/eIp9V4UO8jw3h9y7D&#10;d5gg6TwWhMjl3ingYUSBns8u97QaEnruD1Hvq6137qCw+6hEhBhQ18FNPUjfaZLm40VDWo8FAfN4&#10;NUe9zzok0X59oO0TwGOBb4OW7tFemzkk1Dmczs895XDJziHOkXX/es7DaE6qaz92CVOcqdC2Gq6J&#10;Ij0mqycPvvnj+JyUCNS6PZuPN7pPiTRm1n/80Xr6GeFnal3OuI5H0h08QzW+Q6Wag9Ny4eqZ3meB&#10;QmvYgDjmCBSTaNz20oWMWiPjpW6n5fv6x4677Jpf3PFcb+74o+lrRgqyei5aZHIo3OdrlH9gzW9Q&#10;nzek9FC6OrbIZFDz31/TRndME/VEnE9Hhya1NYrgWNACkz/6LqxcArVtq+j2TcOtIWC+QB1D/Xqh&#10;d26Jc/np/awKH+J9bNA2jRXJsSFkYqlQyXdBi3x2uafVc/EpffEnmU9b52nY/gq7j0pEiAHjmKDx&#10;+LzUeYEU6aRZiAGUdsM4LuQjnHTR9EeV3/RR77/xXHxPJtQ5nM7PPeVwyc4hzpF1/3rOw2hOqms/&#10;dglTnKnQthquiSI9JqsnD7754/iclAjUuj2bjze6T4k0ZtZ//NF6+hnhZ2pdzriOR9IdPEM1vkOl&#10;moPTcuHqmd5ngUJr2IA45ggUk2jc9oEKGV5+/ei+S8eKlU6/fvdsPvjiL/9883sDDdIik0PhPl+j&#10;/ANrfoP6vCGlh9LVsUUmg5r//po2umOaqCfifDo6NKmtkeH4YygtMPmj78LKJVDbtopu3zTcGgLm&#10;C9Qx1K8XeueWOJef3s+q8CHexwZt01iRHBtCJpYKlXwXtMhnl3taPRef0hd/kvm0dZ6G7a+w+6hE&#10;hBgwjgkaj89LnRdIkU6ahRhAaTeM40I+wkkXTX9U+U0f9f4bz8X3ZEKdw+n83FMOl+wc4hxZ96/n&#10;PIzmpLr2Y5cwxZkKbavhmijSY7J68uCbP47PSYlArduz+Xij+5RIY2b9xx+tp58RfqbW5YzreCTd&#10;wTNU4ztUqjk4LReunul9Fii0hg2IY45AMYnGbZ/Sl2rCpWcfJ/XF4SsWdu63LDvp1Wc0X+665YFd&#10;V46Ml+frWTsAAAAAAAAAADCTaC9kyDp/7eKN569dvNGrz+Gh8aWHh/LL9vTlVtU1NPzrwf0DY8cO&#10;jZV6olhPAAAAAAAAAAAwfbQ/Wioqh4fGlzYvnShkfOA7D37+B/fseLNy0pCP6wh3x2OUt9xovmXK&#10;5xYp6aF0dWyRx3M0//01bXTHNFE/GsWno0OT2hoZjj+G0gKP49B3q7tLoLZtFd2+abg1BMwXqGOo&#10;Xy/0zi1xd3WU+2cct416Hxu0PVgkkmNDyMRSoZLvghb57HJPq+dxANK340vm09Z5Gra/wu6jEhFi&#10;wDgemeHxeanzlvVIH2MSYgCl3TCORytE+BgMTX9U+U0f9f4bz+MQJhPqHE7n555yuGTnEOfIun89&#10;52E0J9W1H7uEKc5UaFsN10SRHpPVkwff/HF8TkoEat2ezccb3adEGjPrP/5oPf2M8DO1LmdcxyPp&#10;Dp6hGt+hUs3Bablw9Uzvs0ChNWxAHHMEikk0bvsZU8jw8tC23guePThyklef+58+fNH1d279h7qF&#10;ISeHwn2+RvkH1vwG9XlD6pqLlO7YIpNBzX9/TRvdMU3UE3E+HR2a1NbIcPwxlBaY/NF3YeUSqG1b&#10;RbdvGm4NAfMF6hjq1wu9c0ucy0e5f8ZxkuJ9bNA2jRXJsSFkYqlQyXdBi3x2uafVc/EpffEnmU9b&#10;52nY/gq7j0pEiAHjmKDx+LzUeYEU6aRZiAGUdsM4LuQjnHTR9EeV3/RR77/xXHxPJtQ5nM7PPeVw&#10;yc4hzpF1/3rOw8Q1cajn2KI4U6FtNVwTRXpMVk8efPPH8TkpEah1ezYfb3SfEmnMrP/4o/X0M8LP&#10;1LqccR2PpDt4hmp8h0o1B6flwtUzvc8ChdawAXHMESgm0bjtp+3RUjpdsG7JQxesW/KQV58Tl3Xv&#10;KJWttrqFDRtyrFDuuOPhvZfxnRwAAAAAAAAAALSGWVHIkPH8k5dseP7JSzZ49ekdyi/pHS4s3Xl4&#10;dI1XuahvOL8oV6jM076SAAAAAAAAAACgzqx4tFQUdh0ePcGt7WM3bfrXH/5h55vC3fEY5S03mm+Z&#10;8rlFStfTYaQ7tsjjOZr//po2umOaqB+N4tPRoUltjQzHH0Npgcdx6LvV3SVQ27aKbt803BoC5gvU&#10;MdSvF3rnlri7Osr9M47bRr2PDdoeLBLJsSFkYqlQyXdBi3x2uafV8zgA6dvxJfNp6zwN219h91GJ&#10;CDFgHI/M8Pi81HnLeqSPMQkxgNJuGMejFSJ8DIamP6r8po96/43ncQiTCXUOp/NzTzlcsnOIc2Td&#10;v57zMHE9ykXPscU/S1yPbonjmKyePPjmj+NzUiJQ6/ZsPt7oPiXSmFn/8Ufr6WeEn6l1OeM6Hkl3&#10;8AzV+A6Vag5Oy4WrZ3qfBQqtYQPimCNQTKJx21PICOCPWw+/8Ol9Q+u9Pl83bu87/4ZfPfNO9yxR&#10;/oE1v0F93pC65iKlO7bIZFDz31/TRndME/VEnE9Hhya1NTIcfwylBSZ/9F1YuQRq21bR7ZuGW0PA&#10;fIE6hvr1Qu/cEufyUe6fcZykeB8btE1jRXJsCJlYKlTyXdAin13uafVcfEpf/Enm09Z5Gra/wu6j&#10;EhFiwDgmaDw+L3VeIEU6aRZiAKXdMI4L+QgnXTT9UeU3fdT7bzwX35MJdQ7nsxFftmbBXVectuhm&#10;1bR+vvnM2H9Ux5KZUXjX+s63CyHE73YMXnrr1oG/kBuFQoZTmH+WuCYK4zgmqycPvvnj+JyUCNS6&#10;PZuPN7pPiTRm1nvup5zPLyTCz9S6nHEdj6Q7eIZqfIdKNQen5cLVM73PAoXWsAFxzBEoJtG47Slk&#10;ROTBZ3pf8NU7t1zl1adQMtt/88SBP2n6Tg4dnyzaL1TcF+iai5Tu2CKTQc3nV5o2umOaqCfifDo6&#10;NKmtkeH4YygtMPmj78LKJVDbtopu35ScwpXOF6hjqF8v9M4tcS4f5f4Zx0mK97FB2zRWJMeGkIml&#10;QiXfBS3y2eWeVs/Fp/TFn2Q+bZ2nYfsr7D4qESEGjGOCxuPzUucFUqSTZiEGUNoN47iQj3DSRdMf&#10;VX7TR73/TgWsX5x96oxl8x4PnktpuMiTv3xtzx2vP2PJfwkhxF/ec6Tu4r9xJsBtasBvxsCrvbGt&#10;/0hOHOwbdmy8eFnmv+qXGOLZ/vGTHz80fm7NIv0oZAQUxzFZ4zRpS3xOSgRq3Z7NJ2e6T4k0ZtY/&#10;Wav19DPCz9S6nHEdj6Q7eIZqfIdKNQen5cLVM73PAoXWsAFxzBEoJtG47SlkTKP+kcKi11/7259s&#10;OzC8zqvf8HipO18yO+Qza36D+rwhdc1FSndskcmg5vOr6CaLo5+I8+kYeq7XcPwxlBaY/NE3X+oS&#10;qG1bRbdvSk7hSucL1DHUrxd655Y4l49y/4zjJMX72KBtGiuSY0PIxAoz0VFeIzgm0L699Fx8Sl/8&#10;SebT1nkatr/C7qMSEWLAOCZoPD4vdV4gRTppFmIApd0wjgv5CCddav6onelErqstlQucxnOBb4OW&#10;7rUB73zBsV/55xet+n+qGaL01/cecbxod1roVKlwu+KfjkJG3TKfuQhbCHHg0JDYuadfCCFET1vi&#10;kNffdihfWVA07XbPpE4oZAQUxzFZ4zRpS3xOSgRq3Z7NJ2e6T4k0ZtY/Wav19DPCz9S6nHEdj6Q7&#10;eIZqfIdKNQen5cLVM73PAoXWsAFxzBEoJtG47SlktJCn9gye5rT833782Ed/dN+uN8pn0vwG9XlD&#10;6pqLlO7YIpNBzedX0U0WRz8R59Mx9Fyv4fhjKC0w+aNvvtQlUNu2im7flJzClc4XqGOoXy/0zi1x&#10;Lh/l/hnHSYr3sSH83qX5IljfG1NpJjrKawTHBNq3l56LT+mLP8l82jpPw/ZX2H1UIkIMGMcEjcfn&#10;pc4LpEgnzUIMoLQbxnEhH+GkS80f9W/PX/71dzz/uK/py6vPKUs6n9KbUc3b7hu0hXCYzLc9XzZx&#10;u2afC4WMqtx40WcthMgOHbn7nt0jf+rbsRGFjIDiOCZrnCZtic9JiUCt27P55Ez3KZHGzPona7We&#10;fkb4mVqXM67jkXQHz1CN71Cp5uA0z5M6pPdZoNAaNiCOOQLFJBq3PYWMGeKrd3g/pkoIIXKFSud1&#10;dzz1nkNDheX6L1TcF+iai5Tu2CKTQc3nV9FNFkc/EefTMfRcr+H4YygtMPmjb77UJVDbtopu35Sc&#10;wpXOF6hjqF8v9M4tcS4f5f4Zx0mK97Eh/N6l+SJY3xtTaSY6ymsExwTat5eei0/piz/JfNo6T8P2&#10;V9h9VCJCDBjHBI3H56XOC6RIJ81CDOATljSE+a6LVn7l+J7srrC5tKyQhtTvfMFx10U3yPR4+x8H&#10;p+bZHdplJ/+9Yihk+AwYcNyBwZzIF8r1fRo6vX1d53sO5UrLb3jowHvGK3anEELfuXKV7ole5Y+g&#10;uCYK4zgma5wmbYnPSYlArduz+eRM9ymRxsz6J2u1nn5GdC7elDOu45F0B89Qje9QqebgtFy4eqb3&#10;WaDQGjYgjjkCxSQatz2FjFlkZLzUffWPHv3k3r6xVV47yWO7Bs7a1ZtbI53Y5w2pay5SumOLTAY1&#10;n19FN1kc/UScT8fQc72G44+htMDkj775UpdAbdsqun1TcgpXOl+gjqF+vdA7N4UM9TVwzh/JsSFk&#10;YoWZ6CivERwTaN9eei4+pS/+JPNp6zwN219h91GJCDFgHBM0Hp+XAfIlDGFedMKCP/RkM4MSwwSn&#10;87jhIZUwzI9euubj6xZ3Ph3JAHPcO+8fbK4XOFzqyhQnVPrOtULGaQtSv3nBksyPXVL6jrH5SPll&#10;D/SXX+85oEusarvbEPliWeze2y9M0zq6ZOo9/4IlmVtr++4azK95qjd/lsRQUyhkaEkbNDmFjIZk&#10;FDI0rQKFDKdQChlT6X0WKLSGDaCQgVnmX76/8dobfv3MO736lMpmulC2skIIChkyWShkyOemkCG/&#10;AhQy5DpSyNCYTzGAQoaQfhe0yGeXe1oKGUoJWraQYdsd6eR4KpkwA65RyNXRW8jIphPjN7/t7Mue&#10;t6L7kSBrg5nh3Q80FyCqwhcAJHJ65JnthYx13cn7etqSB6bG8VkRIcTZC9N3XLKs7fv+PZ09MlC6&#10;7J5Dpb92WrOtQ+UXDpbsFZPr45MraCHD8w6ShsaDvVPf0SGEEB0pY8RrvJJpZdy/p4NChkraoMkp&#10;ZDQko5ChaRUoZDiFUsiYSu+zQKE1bACFDMxSm57tP8+t7XebD770Q/+56VohBIUMmSwUMuRzU8iQ&#10;XwEKGXIdKWRozKcYQCFDSL8LWuSzyz0thQylBC1ayOjKJEa//OenveukxZ3bwiXT75yV8zdN9zpA&#10;n6seHHL+7geHZY59JK9BKWRUx/AuZCSEXelIGUMJw7BVChl/f0rXX57Rk/61z/Cx+erW3PceHSj9&#10;WfV1db1Ny06NVewFwqg/qY2jkFFrJFdwjqnJ+OJ5lWu/suHgB50zUMhQSRs0OYWMhmQUMjStAoUM&#10;p1AKGVPpfRYotIYNoJCBOWjbgeF1P93w3GuFEK5vyHyxkv3Wr5/5u0NDheVSSVti0tIhAYUM/44U&#10;MuSWUsgInS9QRwoZGvMpBlDIENLvghb57HJPOzcLGZ2ZRO5vLlx1w+Kutl6V0SK6dg7HEOJ9L13z&#10;2biHxczy3g3uBYgqlYlfChmtUchY0ZHY/I51nX+bSRp5pw5O0au6Uk/6DBu7voK5erxidzcuPzBu&#10;rrt+a+47eUvUtcVdyHDdT2qCcmMFMTQy7hI38cnw1pM6PiSEEDc/1f+mLX35Mz1WpzbM7aV/gGKz&#10;PAoZwVDIUM8dsDOFDAoZtYkpZGgNUUpCIQOtIJcvd33opk3X7jzs/X0bT+8bWr+nf2x1a0xaOiSg&#10;kOHfkUKG3FIKGaHzBepIIUNjPsUAChlC+l3QIp9d7mnlEmaSRvG81Qse6sikxpsadV8fRH3CLoSY&#10;n00P/evlJ39wZU92T6AEQEzev3HY9rpu01WYUO1PIUN/IePU+cnfnL0wc5vM+lV1p43D5y/K/CSV&#10;MMo+XWekkZK16MG+0p+XrfpHNtlCiC1D5Us29JevdIuNu5ChErf3wBExMtp8l8c5i9J31b4eK5ld&#10;jx7MnVeyRJsQFDKUwpVSUciQTanYoCF3wM4UMihk1CamkKE1RCkJhQzMJP/nexu/8NVfbL3Ka8c1&#10;TSth2SI58YpChuTCEPkUO1LIkFtKISN0vkAdKWRozKcYQCFDeL0LDGFbk99V0CKfXe5p5RIun99+&#10;4Pa/f/6fnri481lNawDMWh/cOOx4oRXF5D+FDJf4FihkLGk3tq/oSG3x6lOb4tyF6VsuXhr8Oyjm&#10;mk39pVf/5mDh7U5t24YrFwyW7KanB7RKIUO2fTxfEk9t2y8qlYlTirThXrAyLTthCSPpmZBCRtAO&#10;obpLB1LI0NeZQgaFjNrEFDK0higloZCBmereLYcucVp+/9O9L/zYDx/5t4lXFDIkF4bIp9iRQobc&#10;UgoZofMF6kghQ2M+xQAKGcLrXfDyUxf/4v0vX/uZ4CsQnYtPWnjvdK8D0Ko+8vCw4yVSK0/+U8hw&#10;iddcyEgb9ngyYVT8xqj18hXt/37FquwnvHshCl/eMnrTxr7y5Y3LTdtKFk3RYRvNJ8mtWMiYGkeI&#10;kdH8ZMTEf6d+BVsIMTg0Jg73DnsnopARtEOo7tKBFDL0daaQQSGjNjGFDK0hSkkoZGA2+uT/PPYJ&#10;r/Zixcx87/fPvlX6OzlcUchQ7kghQ24phYzQ+QJ1pJChMZ9igOZCxtkr5z/8qjOX3R46pVP+mEOF&#10;EOKjrzr5E+EyAFDxsUdGnO+A8Pl+AeeY6PpTyJi5hYw3nZC9ak136kHZlThhXoovuZ9Gh/Lmibmy&#10;3dO4/OC4edI3nsl9Y9wU8xvbWr2QURvhVMgQQoj9B4745n3ziR3XCCHE44fGzrlrx1BTsUcOhYxg&#10;KGSo5w7YmUIGhYzaxBQytIYoJaGQgblorFDufN93N355+8GRdV79dhwaWXNgML/CvQeFDOWOFDLk&#10;llLICJ0vUMc5XMhYPr/9wJolXTvCDRBiBTQXMl51xtLb3nfp2s+FTglgxrjaofgQZNLPe2KeQkZU&#10;/WdqIWNhxth9ybK2byYMw1IZ/7xF6ZsXtyd3+QyLFjdcshbfd7j4hpIlso1tTw+VL9rQX/5fTnEz&#10;pZBR39+uaW88a7PF4PCYOHy4+Q6OM3rSf2hctn0gf3J/vrJkagmFjGAoZKjnDtiZQgaFjNrEFDK0&#10;higloZABTClXrHTt63+5adO1X7lz63vdIyhkKHekkCG3lEJG6HyBOs7hQsY7Ljnh6194w1n/FG4A&#10;b+lkYlZ+cSiAcD75aH0BQr244NHmMzaFDPmxJuKi698KhYxFbcaOZdnkNpX1Ozab3HLl8dkPJY36&#10;x0QBG/tKl/9if+HdtcvyFWvetuHKBRVhZJxiZnIhoymHbdf9PrU5dz/XK4aGxmqWUMgIhkKGeu6A&#10;nSlkUMioTUwhQ2uIUhIKGYCcux7b/0qn5Q9t77/gmpsfv0YIQSFDpiOFDLmlFDJC5wvUUWH415x9&#10;7K1vf/GaG+Qj4vHy05f9crrXAcDc8OnHRhqmtpq5XR54xqj2p5DhuWyuFjISwi4bQtTdJeFXzHjl&#10;yuxnLl/Jd1AgOntyldM+8djor0ZK5sLG/dGyRdK0RcorfqYVMrzWrfp6ZGR8aoyGtOWyKQ4cGBCW&#10;FXCuiUKGRhQy9K0ChQynUAoZU+l9Fii0hg2gkAHMWh/+wcOf9evz+6cOvWTjjoELGpdTyAi4EhQy&#10;5FdgmgsZV5634scnLO7a6bU+oQoZ0sKf7Hz6dWf8i551AYD4febxo8UHxcl/1cLDZBuFjBk1+e81&#10;1kRcdP11/y6vPz77T6s7Uw/7jVt1Unfqjz5dAC22DZcvMG2Rblx+f2/xyp/tKfyzV+xsLGQ0r1N9&#10;++HDg5OFjOZi5MSSN63pvFYIIQYL5Z5btx75i1zZ6m5YncYXUihkNCSjkKFpFShkOIVSyJhK77NA&#10;oTVsAIUMYE677hdb3/ODe3f+lVef4Xxp/rOHcmu1DEghQzllqxQy1i7r2tbdkRnRtgJR1wd8fOFN&#10;Z//ThWsX3T+9awEAM9fnnnC/+yHYF8qqxVDIqI5FISOq/m6/yzEZY/eFSzLfMYThEuu89IJFmZsW&#10;8R0UmEGeHamc93B/6c+c2v5wuPC/94xZp8/FQoZ3TP2ScqkiDhwYEJWKOdH36OqcMj+9qTFX/3h5&#10;0d6R8vEOw0yikNGQjEKGplWgkOEUSiFjKr3PAoXWsAEUMgA0GB4vza99ffcTBy99w5fuvVlLcgoZ&#10;yilbpZBx83svvuLF65f8PtzKeJvfkWn+Nj4AgFZfeDLAF1CrFhkoZCjlCjcWhYyw/dsTYmhlV+oR&#10;mTy2EGJFR/KJP1/d/s+GYXCxiTnrRzvH/+/mwfKLG98EBdPq3DFSOds8+p0bc72Q4dTXNKeeMFfb&#10;fXgoJw4dGnSNF4JCRlMyChmaVoFChlMohYyp9D4LFFrDBlDIAKDgpw/tea3T8lLFylz9P49+yvfO&#10;jTlTyLDta1531sdPOW7+FqVUEbvivJW3Tvc6AADU/fvm5uJDld/prszZMIUMChlzuZCxtjv1+6tO&#10;7XqpRxgASXtylVM/+sjw74ZK9hIhKGT4xrt0r35Ph5sjA8MiP16aWkAhQ096ChmBc8sNTiEjGhQy&#10;dIcoJaGQAcxMX7jtqQ/s6R9b7dXngW29Fz26e/Cc+qWGSBjCvOL8lbcu6+k4FOU6OtJZyBBCfOkt&#10;510VZnUAALPHV1wKEHFMzMvEyvahkKFnDL+4YGNRyKh1/qL0d89flPlPj5A66+anfyvbF4CcLUPl&#10;i8uWnWlcvqGvdPnP9xbe6xRDIUOuf9XQYE4U8sWpBQ4XsK87vuOro0Vz3h3bh147+R0dsihkyDZo&#10;yB2wM4UMChm1iSlkaA1RSkIhA5i9vnznlvd953fPvn3qvWkIwzBEJpko/ce7L3rrWat7Hp/WFQQA&#10;QAhx/VMjrmeRshPN0z0xLxMr24dChp4x/OKCjTVLCxm2bZ+3KPP9nrbEHo9Va8q1rjv925O6U7/3&#10;igEwPZ4ZLl+wsb/0aqe2+w8Xr3xuzDqNQoZ3f5lxalXKpjh4cECUy6YwGnIaQojju5KTTxAwDEOU&#10;LSu9d6S0umyJpkKUHAoZ6rkDdqaQQSGjNjGFDK0hSkkoZAAAAEDVN7eM1p34qU4AyEy2ui2nkBGu&#10;f6Ax3LtTyPCNia6/0/L2hBhamk08JRV/dLBEwrBeuyp71YrOFP/IBZgDbtoxds1jA6U/mVxgTBx7&#10;SqbIPpernF4++p0bVRQyws91VSpm87KyKfbv7xOViuUQIYNChnrugJ0pZFDIqE1MIUNriFISChkA&#10;AABzx3eeHilYtkgKw0gJoWeS1T+GQoZKHwoZesbwiws2VusXMk6cl/zt29d1vspjCJFKGEWvdgBz&#10;Q9my22pf7xszT/7ow0O/GiyLpbXLKWREP9c1PDzmPr4QIj9eFCNNfShkqOcO2JlCBoWM2sQUMrSG&#10;KCWhkAEAAND6bnx6tGEaoZ7OiWYKGR5tFDLU2ihkhHqPnbMw/b2zjkn/t0f3OusXpH8h2xcAnDx+&#10;pPSykiXaGpdv7Cv92c/35q8SgkJGFPx+l3y+oZBhC9E4o/eaVdlvCyHEg/tzFz87WDyZQobGzhQy&#10;KGTUJqaQoTVEKYnGbZ/SlwoAAGB2+P62Uc/r3yATzQBmFsO2zTMXpn80P5PY79e39r2/bn76rpO6&#10;U3xBNoDYnHVMxvGYMy9lHGlLirwQzYWMB3uLl+8ZN0+JYfXmrGy2TWSzU/Ulp/PEB0vib4UQol8U&#10;RSpVcZzwO7Yjubv6c8Wyk71j5WUVW6T1rzEAtDYKGQAAYFa4afuoaxlB9V9XA5iFbNta1J7Y1pZM&#10;5ITwv8MiaYgzrEB2AAAfwElEQVTyS5a1f3ZZR/LJmNYQALRavyC9Yf2C9AantpQhypsGSq9ovCOj&#10;ZFrte8fMk01hMFEeo4WL54uFi+c3LS+VysIW4vjJBRVT2PlBIcyg39EBADMXj5YCAADT6sc7Rocr&#10;pp21jakL5ul+FJNbjF+s6iN5eLSUx/iSy6TaeLSUWtssfbRUUtiFv17b+erjOlMb3fq2J40Rn+EB&#10;YFYZq1jdta8PjJknfeyR4duPlOzlPFrKWxy/i9/v0fwdHLUMYVmWSBXGD/WOm8smloTEo6UC55Yb&#10;nEdLRYNHS+kOUUrCd2QAAIDpdvOOXP1ZhO34o/cyxWfXU8hwH4dChkcbhQy1thlQyFieTTz80uVt&#10;n/LpOtn/1AXpn8n0BQAIsam/9PKSZWcbj8cP95cu/dnewj9UX1PImP5Chl8i07TE0FBOVCqmEMJ9&#10;PvEVx2V/uHekuHrjwfGLPPNTyAicW25wChnRoJChO0QpCd+RAQAAgrhlZ86t9lCHRzEBiMvKzsR9&#10;KzpSD1dfyxxrFrcntp5CcQIAInHeosyvnJYvSCd6kwmjMrmg5oD9UF/xFXvGrfWRrxyUJJMJsXBh&#10;t2+/R8vijWOmLZLJgmP7wrbEYSHE5ITkSLHSXTBFVtuKAoAE7sgAAGAG+NmuiQJE4H+VprpcspDB&#10;HRlyMdP9+3BHhkejT6xsH+7IEELYttXTltiZThh5j65NY1y4NPPFsxdmvusXAwBoXd/alvt/D/aW&#10;LmtcXrbszIFxc03l6HducEeGfH+/MZQSyYS6jHX0ezrqDA/lxPh4sWYJd2SExh0Z3JGhJWB235FB&#10;IQMAgAj9as9YrxBClC2r2xJGW2N7HJOfXm0UMtRi/GIpZLgvp5ARrn+gMdy7R1LISBt27g1rOl+7&#10;NJt43K1fZzrR55EGADDDDZWsxbWvD42bx3/8keFb+0r2CiEoZKj09xtDKZFMaMDfZ3RkTDTOVDb2&#10;P7ndvG/DwfGLPVeAQob+xBQyphJTyNAaopREZyHDtOQOi24Xs+mEEeWuAABA7O58bszxo9F/IlPt&#10;5H8ixiOfhv6+47stp5BBIYNChlKf2VbIWJ5NbLpoadvnZGOEEOK0nvT/+HQBAMxBD/QWX10w7Y7G&#10;5Y8MlF76872Fd1VfU8hQG0MpkUxohL9PbnRcFPIlYXus4MtWZH9arFhtDx7IXTxWtud5ry2FDPmc&#10;oTp4hlLImErvs0ChNWzA7C5khP6OjLLlfOhSPUC3JSmIAADCuWvPuOvHj8xFQPSXOwAwPbrTYvdJ&#10;3elfVl/7He+WtCefOJXCBABAgwuXtN3utHxRe2K/UTPDVfvZ9PBA8WX7xq11Ua8b4tE1r0N0zevw&#10;vCZ7oiSuME1LlI28MAyzqb0zbYxOvTJExbRSfE8HMLeEviPDvb9Hm2KMbP+ONMUQAJiJfr133PHf&#10;lzcvrLnQsaf61bZHWcjgjgyfZdyRwR0ZHsu5IyNc/9qYbFL0ZVOJQd8xan4+viv5mz9bmf1791EB&#10;AGgd33g699k/9BavaPy8rJh2urdgHmcKI80dGQqJZEJb8fc5qlgsOywriZHhcfcg7sjgjozaxNyR&#10;oTVEKUkrPVrKvb9Hm2KMrsmfqbj6VntiWT5hGEeEEKIrkzjOIxwAIIT448H8PiGEMC0rU7bEIsOY&#10;KCarTjS6H8spZFDIkF/u20YhI8AYFDJU+sRZyLh4aebq5y3MfNstfl4msd89OwAAM0dfwVxR+7o3&#10;b678+CPDN/cV7eMoZCgkkgltxd/HJ1/V6Eh9QcO27brJ00K+KMrl5rs8GlHIUMtNIWMqvc8Chdaw&#10;ARQyhBCzv5DhGW/7rIfDsgVtCe4OAdCS7tmfbziqGXWvagWamPcYm0KGU4zaeBQy3FHIUOvvH0Mh&#10;Q6VPkPdyyrDHLlza9m/d6cReiVUQpx+T+U+ZfgAAzGb3Hiq+Nm/aXY2fr48PlF50277CO4SgkBFE&#10;S/4+Pvlc+zuMM9A/7DvGC5e2/0oIIbYfya/fn6usmmqlkOEUSiFjKr3PAoXWsAGzu5AR+jsy4Gyw&#10;YDYdNT0v/l0mfxZlkxREAAghhLjvYL7+sOE6Mel2mmf4TuYBAIKZnxa7V3alfyfb37aFSCfF2Ok9&#10;me93ZxL7olw3AABmk0uWtd3qtPzYbGKXdXSeq3Ei+7GB0ov2562TYlg9tKiFi+Z7tttCiKdN8XIh&#10;hBgRZSFEpalPKnF04dGZOtu2hWmJpDB41D0QB+7IcOkb9o4M5X/FqPFfsTZa0pHigApMk/sbig+1&#10;wv/rf7c42UIGd2TIrJ9SO3dkyPedHIc7MlTHcBuHOzI82hTvyGhLiCNtydovlPTfX06Yl/rFpSuy&#10;7/bpBgAApsFXt4x+/neHCq9rXF6x7NSRorXUEobyP/RtyTsYuCMj8Dh+EaWG7+mwbVtYti1Gh8eE&#10;ZWn4F4PckcEdGVoCZvcdGRQyXPrOpkJG0Ik527athCEOJAyjZNtCLOlInSg1IDALPNZf3CGEEGXT&#10;6rFso0cIuQk8lRMmChnVMdx7U8gI3993fLflFDIoZMzhQsaFSzJXn9qTuckrZkEmsdM7KwAAaDX7&#10;xytral/35a0V1zw69IPeor1SNVdLTvxTyAg8jo4xcqN51/6VcsXxS8snUcigkKElgEKGEIJChud6&#10;SIzh1K/VCxn1Y8nE1/xkGw2ZJ/baFV3cHYJobeotuE+Lu078eUyEe7w3KWSoLXcfw703hYzw/X3H&#10;d1tOIYNCxiwoZKQNe+S8xW2f70wlDnqE1jnjmMx/yPYFAAAz328OFP5ivGLPa1z+5GDpwjv2Ff7G&#10;La4lJ/4pZAQeJ44xBvqmvqfDMIypHEb1tRDnLGq7b89I6YRD45UVLmnkUciYSkwhQ2uIUhK+IwMz&#10;1f5cxfVQr/KhuWpemoLILPJon0fxwSOO73sAgLklKezCqq7U3ZmkMSLTP5M0hk/ryXxnXjqxP+p1&#10;AwAAM9OfHNv+307LV3Ulnylbot2pbfNg6QX7x801Tm2AG9/v6bBtsdsSF4/azd/PAYA7Mlz7ckdG&#10;41gy8f53ZHiNF0f1vzbuhPkUQ8J6or/ouKmV/xVtgH/FPhGnq7/Hv+j3eG+GeV+6xSu1ux4z3SK5&#10;I8NP+L9JgO2l+i/Sgx77VJdLvr+i+iyb7jsY3GL8Yrkjw31547KksPNtycSQ6/gOy9qTou/Vqzr/&#10;fEFb4lm3OAAAgKh9ZcvoF+/en39D4/KKZSdHytZCUxjJxjbuyOCOjACD1L2sPpqqMU0+XxSlkkPx&#10;gzsyphJzR4bWEKUkPFoq+BgTcRQyVNonxpKJn1mFDO+Y2t/K4Xex7VwqaexdPS99qsdQLevZodIW&#10;2xZGybRXC8PIOv/uRye3FScZ3dooZLiNHaKdQoZDVgoZyuO7LaeQQSEj4kLG6s7knRcva/+A2/jH&#10;tCe3eqweAADAtNs9Wjml9vVA0Vz2qceGvne40PydGxQyKGSELWR4pakuy+XyjZf6kyzbFsViqSYB&#10;hQxd6X0WKLSGDaCQIYSgkOG5HhJjOPWjkNE4xgwqZHj0n5gsVvtd1i3I+L6tnx4s1e8yTYka19ml&#10;1W5ci8aJ34bJbQoZrrnDvC/d4pXaXfdlt0gKGX7C/00CbC/FYxmFDHc6jxduMX6xc7WQsbY79V/L&#10;O1P318UYRv3AR1+fubDtax7DAgAAzGi/3Jd/c65szW+cStg6VD7/jn2FtzjFhLmGkUokE0ohI/Ix&#10;4ihk1L5wOncfHR0TpmkdXWI4jnP6MW0PDxcr83ePlE9yXTcKGXXpfRYotIYNmN2FDL4jA2gBzzQU&#10;KWqFOA8BAEBJUtj55Z3JezKJRM69KDql2uOUnsyNK7tSd0e7dgAAAK3vlcdlb3Ja/uhA6ZK8aXc6&#10;tW0dKp97IG+dEO2aAULMm9e8C9YWZSzLFs9VxLllSwghyvGtGCCBOzJc+spUMj3juSOjITN3ZHit&#10;m573S+M6u7TajVm5I8Nze3i8N8O8L93ildpd92W3SO7I8BP+bxJgeym+/7kjw53O44VbjF9sK92R&#10;kRB2MZ00xlTWqzOVOPDKldnXdGcSuzyGBwAAgEZf3DzypV/sy/9V43LLthPjFXueaYum79xwFOJf&#10;QnJHRvRjtMIdGc7DqK1YqVhu+lf2lYopioWSTyR3ZPi3hg2Y3XdkUMhw6StzAPCMp5DRkJlChte6&#10;UchQn/ydiNPV32N7eLw3w7wv3eKV2l33ZbdIChl+wv9NAmwvxfc/hQx3Oo8XbjF+sa1UyFjZmbzj&#10;/CVtH/NIIxa1Jx/zagcAAEB8tg2Xn1f7+kjRWvJvjw9/61DeXCWVIFidYCKUQkbkY8yWQoaf8bF8&#10;8xhCiOr1fKVcEZblMCaFDA0Bs7uQwaOlAAAAWtyaeckfLc6mNk4u8ClknLkw88Xo1woAAAA6rZuf&#10;bvpHJu84uesTo2Wrp3H500Pls3+5v/DmeNYMkNfRmW1aVlssKRSMibs6GtVMeJ80P7PVsmxjX660&#10;umCK5oSYkyhkAAAAxKwnYzzWlUns9epTW5g4eUHm2ys6+Q4KAACAuebyVR03Oi1/pL/44rGKPd+p&#10;bftw+cxDeWt1tGsGBNPenhHt7RnXdsuyxCFTnGLbQpTssgh1qxFmFR4t5dJX5pYsz3geLdWQmUdL&#10;ea0bj5ZSfxzPRJyu/h7bw+O9GeZ96Rav1O66L7tF8mgpP+H/JgG2l+L7n0dLudN5vHCLaYy1bdtO&#10;GSJvGIbtFdO4+KJlbe86aX7G8YsgAQAAgDA+/8Twdbftyb+tcbll20bJtNttw0g0tvFoqejHmCuP&#10;ltI2hkdIqVR/R0fFtJqWTeHRUrpDlJLwHRnBx5iIc5+CdlzmcgDwjKeQ0ZCZQobXulHIUJ/8nYjT&#10;1d9je3i8N8O8L93ildpd92W3SAoZfsL/TQJsL8X3P4UMdzqPF24xjbHZpNh/4dL2f8imEoec+i3O&#10;Jjf4DAMAAABEYvNg6fm1r4eL1sLPPjF8vdPdGhQyoh+DQoZqUPAxxvPF+saGaTLDtiuliqXnSUUU&#10;MryT8B0ZAAAAeh3TZmxaPS/9k8kFHifOZyxs+0wMqwQAAAAEdnpPpukf1fxNwfr0cMla2Lh8+0j5&#10;zLv25d8Yz5oB0erItnm2VypmqmyWfPMc15V6bqhQWTBadn6MG+JFIQMAAMw689PGkx3pxMHqa5l/&#10;ALS8I3nXace08SXZAAAAmLWuOL7jW07LH+4vvsSpwCGEEDtHyqccLlgro10zID6pVFJ0d018h7jb&#10;paJlWWLQEquLtiWEMGNbN7jj0VIufWVuyfKM59FSDZl5tJTXuvFoKfXH8UzE6ervsT083pth3pdu&#10;8UrtrvuyWySPlvIT/m8SYHspvv/n2qOlbNu2DSFMw3DfT53yX7S0/S0ndKf/y6M7AAAAAAnXPj70&#10;1Z/sHn9n3UJ74lzetEVSVE/Wp5oc8Wgp5UGk0/Boqfj3r1K50tRWKlV88/FoqRCjUMigkEEhwymG&#10;QgaFjOaEFDLk1o9ChloshQzvY0w2Kfaet7j9n9pSxoBbjqXZ1L2OSQAAAABo8Uh/8ZLGZSMlq+dz&#10;Twx/ufE7NyhkaBtEOg2FjNbbv/IF50dXGUIIy7aFZUmOTCFjKhWFDAoZFDKcYihkUMhoTkghQ279&#10;KGSoxc6lQkZPxth0bFf69vpx3Nf6jIVt17g2AgAAAJhW+YrVefue/FsGi9bi2uW2EGLHSPm0uw8U&#10;Xl+3vMUmmuMeg0KGalAMY6gPo3V7jY0VvMcSQizqSPaWKlZmuGQtaLj5ycHsLmTwHRkAACCQtoQ4&#10;OC+T3ObU5nRqd2xH8rb1PZkvRLxaAAAAAGKQTSXGXr+m83qnto19xZcOlqwltcuqE8DPjZbX9hft&#10;Y2NYRaCldXa2e7abpinGLLFk4hs6rDhWqaVxR4ZLX+7IaBxLJp47Mqrt3JGh2J87MoK1c0eGQ1bu&#10;yFAe3225xPvrhHmpG85Z3Pb31dcJw+Ab0AAAAADUMW07Wfv6s48NXXfzrvF3y8ZzR4Z/Gu7ImJl3&#10;ZAQZq3ZJudL4PR2GqFQstXWcQXdkUMhw6Usho3EsmXgKGdV2ChmK/SlkBGunkOGQlUKG8vhH/79+&#10;QfpfF7Un73Hqs7QjdbdHagAAAABQsqG38KeNy0bL1vwvPjH8hYOS37nhhkKGcz8KGVqGaalChuPr&#10;mgWlUtkz3rIs4f+4Khk8WgoAAChKG6J/1bzUTcmEMS7T/7Rj2j4a9ToBAAAAQK3nL2lv+sdS+YrV&#10;2bvWOu5I0ax7JNX9hwqv2DJcOTe+tQNmh0wm7Vv4KBWdv5S8Vmc6kRNCiHzZzFrCSPr1jwqFDAAA&#10;WlRbQhzqSCd21y7z+8cfHanErvU9bddkksZQhKsGAAAAAFplU4mxN53U9eXG5d2ZxJHU/kLTPy2v&#10;WFZqx0jl1KIlOuJZQ2D2SWfSnu2WZYmCLbqEEMLSeXtFADxayqUvj5ZqHEsmnkdLVdt5tJRifx4t&#10;FaydR0s5ZJ1dj5Za3ZX6xmkL295fuywleacFAAAAAMxG+YrVIYQQIyXrmHf/sf+XO0fN02rbebSU&#10;cz8eLaVlmBn1aCm5/uH+NqZpisbnR9m2PfXYKr4jI/gYE3EUMlTaJ8aSiaeQUW2nkKHYn0JGsHYK&#10;GQ5ZW7eQcVJ3+tM97ckH3NqXdqTu8EkPAAAAAHDwh4OFy6o/28IWjw0UL/r2M7mPyMZTyIgWhYxg&#10;ZkIhQ0alUhG2qK9p1L6WrXXwaCkAABSkDdF3bGfqfxIJUWhqdPgwP/WYtg/EsFoAAAAAMGe9aHl7&#10;3T8Mu2R59o6yJdqc+j7UW3jZ08OVs+NZMwDJpPvXathCiLSwpPJQyAAAzGmGsPOdqcT2RMIwZe7I&#10;6EwZ207uyXwknTBG4lg/AAAAAIC695+5wPEfld34zOgHhcMTeyuWndyTq6wtWiIb+coBmFQWCcfl&#10;U3eLTPyfR0u59OXRUo1jycTzaKlqO4+WUuzPo6WCtfNoKYes6o+W6koZT5y3tP3y1NHCRDrBl2QD&#10;AAAAwFwxUrIWCCHEaNlacNUf+297drRyul8Mj5ZSw6Olgpktj5YKPu9X30ohw6UvhYzGsWTiKWRU&#10;2ylkKPankBGsnUJGU9ZF7cnbVnSlvuuWcVlH6haP1QMAAAAAQNy9P39l7esnjxSff+O23Aerrylk&#10;qJnuyXKNw1DIcEri111TIYNHSwEAWtKi9uTt7Sljd/3SmiJdTSHjlGParopptQAAAAAAs9yfrsje&#10;0vi6YNod1de186sP9xVetG2kclZ8awfMTRQyAACRMoSdb08azyUMw7LtqbssDKPx7iWj7h6M4+el&#10;P9/Tnrwn1pUFAAAAAMDBh5/X4/gP6L799MiHzD1j6drLW8MQwrTs5IExc3XJFu1xrSMwm/FoKZe+&#10;PFqqcSyZeB4tVW3n0VKK/Xm0VLD2GfJoqa6U8diZi9quTBhT36bWljQOuyYGAAAAAGCGGiiYS4UQ&#10;Ile2ut97f/8tk9+5waOlFINiGEN9GB4t5ZTEr7uu78ioXWDZ4o0egS+yhXi3/EAebYoxFDIoZFDI&#10;kImhkBG8P4UMt/Eaf5+FbYnblnamfui2Tks73NsAAAAAAJiL7twzVjfnumWwdM73tuU+4BlEISP6&#10;MdSHoZDhlMSvexSFDFmmZd8gMdBaWxgvcWxzjXFZrtjfK2YijkKGSvvEWDLxFDKq7RQyFPtTyAjW&#10;HrKQ0ZMxftmeMvZ6FjKOLl3f0/Z3PqsDAAAAAAAkXbPpyA1Oyx8fKL5g+0jlDAoZMYyhPgyFDKck&#10;ft2ns5Ahw7LtKyqW+JxKjG3bKVuIFUIY6brlrv09cnmP49uXQkbjWDLxFDKq7RQyFPtTyAjW3tAh&#10;bYgDyYQx7lXIqG1a15P+2wVtyXt9hgEAAAAAADG5YevwR362e/xtjRf9pmUnevOVFSXbaGuMoZBB&#10;IWMqRrU/hQxptm2vmvxZiOVl0/5vWxir6/q4xnrk9R7Tty+FjMaxZOIpZFTbKWQo9qeQEay9ocO6&#10;Bem/mp9JTBYm2lOJPdIrAwAAAAAAWs7BscoqIYTIm3bnB+7v++9tI5UzGvtQyKCQMRWj2p9ChlYV&#10;y36r03LbFgvKlv0hIYylTW0e+ShkqLVPjCUTTyGj2k4hQ7E/hYw6bQmx/biu9GcNQ5hO7Us7Ut+V&#10;HgQAAAAAAMwqP92Ve2vt62eGSmd9f3vuvUIIChnRDkMhwymJX/e5VMiQVazY35PpV7HsC20h1lZf&#10;U8iQyEEho6aNQobXerm1zdVCRjYpnuzKJB91XJ+G1+sWZN7i1A8AAAAAAMDLRzYM1M2LVuccNg8U&#10;z9sxWjmVQoaWYShkOCXx604hI7hixfpMxRJvqr72m3S1bLvHEEYXhQy/eAoZ1XYKGYr9Z0ghI2nY&#10;fQnDKHiN1TjG8s7kdSu60krfFwQAAAAAAKDDN54a/tjNO3N/1ziHYVm2MVA0l5QtkYl6HaZ7slzj&#10;MBQynJL4daeQES3Ttifv2ChW7E9WLPEGChl+8RQyqu0UMhT7z5BCxpru1Fu6MokHqq+zqcR2j+EA&#10;AAAAAABayu7R8lohhCiadvb/PNB/07bhctN3bug23ZPlGoehkOGUxK87hYzpV6xY73Rrq9ji3JJp&#10;v6N2GYUM7/EoZMj3d46hkCHbvy0hti3rTH3RLWZpR+qbHmkAAAAAAABmjR89O1o3x7l9qHT6D57N&#10;/aOu/NM9Wa5xGAoZTkn8ulPImDlyJeuHTstrt7xpW6tMy7iocblT38llFDKU+vvFUcho7DlzChlJ&#10;w+7tziR/69F1sv+JCzJv9OsHAAAAAAAwl73//j7H+cytg6Wzdo5WTlHJNd2T5RqHoZDhlMSvO4WM&#10;2aVk2q/JlaxvCaFUyEjYQiwQQqS8clPIkIujkNHYc3oKGYawx5KGMSYXN/H/rnTi/hMXZF7r0RUA&#10;AAAAAAAhXb956OM/2D7adLeGZdvGaNlaULGNdGPbdE+WaxyGQoZTEr/uFDLmpopln1792bJFz2jJ&#10;vNG0xYleMRQy5OIoZDT2nJ5CxsL2xPWLs6mvV19nU4nNHqEAAAAAAACYJtuGSqcLIUTJsts+/GD/&#10;jdtHKk3fuTHdk+Uah6GQ4ZTErzuFDLgZL1vvcVpu2XbHeMW6yhbGsbXLKWQ4xVDICFvIsG3bWpxN&#10;XpdJGjud+izOpr7ikQIAAAAAAAAz0H9uG6mbm9wxXF7/w2dH362UhEIGhQwKGRBCiKGieUv1Z4/C&#10;QqZk2i8ShtFNIWNuFzISwu7ryiTvk1mv47vTV7o0AQAAAAAAYA76xz/03uK0fPtQ6bTducq6pgYK&#10;GRQyKGRAxUCh8seKJU5TKWRYtsgKYWQoZMivW7yFDLuQMERxqsW/kNGVTvx+dXf6Cve1BAAAAAAA&#10;ANR89cmhq7/7zMj7Gpfbti3GK1aXZRtJmTwUMqoxqv0pZGAOKZn2ubWvc2Xz/fmKeCOFDPl1i7OQ&#10;0dNmfK2nLXljdXk2lXjYfXQAAAAAAAAgHpuPFM8VQoiKZac//lD/DduGmr9zwwmFjGqMan8KGUCT&#10;0ZL1Aafl+Yp1eckSl1DIkO8/EWNXetoS30gnEs819qwWMhZlk593zwwAAAAAAAC0tm9vHa6bU9w1&#10;Ul53847cO2qXUcioxqj2p5ABBNI3XrnDaXnjXmpa9tKSJc516uvUv66tRQsZtm1b2ZTxYNIwhvz6&#10;r5yXvsx1AAAAAAAAAGAW+7vfH66bQ6zOxe0cLp28d8w8UTYPhQwKGUCk8hXrsr5x88du7Y17tWXb&#10;CcMwMkLEVsiwDCFKMutWXSfDEIW1CzI9zmsHAAAAAAAAwMt1Twx+4oYtw//SuNy2bVG27IwtjETd&#10;csX8FDIckvh1p5ABeCtUrIsmfzbtFw4VrWuFiKeQ0ZYQDyzKJidve8umEvcrrTwAAAAAAACAUB7p&#10;K1wkhBAVy059auPAdc8Ml8+sbaeQQSEDmDGGCuZHhXB8Y6dHiubbM0njyWwqcV9jnC2EOKY9+ek4&#10;1hEAAAAAAABAeF/fPPTR6s+2EGLPaPnEn+zMvU0mlkKGQxK/7hQyAAAAAAAAAAAI5y2/OXi30/I9&#10;o+U1+8bME6qvKWQ4JPHrTiEDAAAAAAAAAIBofOnxwU9ev3noY9XX1bl027aFLYRhGEZkY1PIoJAB&#10;AAAAAAAAAICSDYfzLxFCCMsWxr9u6v/SM0P137mhE4UMChkAAAAAAAAAAIT25cePXFP7em+ufMJP&#10;d439Vdi8FDIoZAAAAAAAAAAAEIm/uGv/H5yWHxirrDo4bq6SyUEhg0IGAAAAAAAAAACxKVt2+ron&#10;Bv9v7XdueKGQQSEDAAAAAAAAAIBpde+B8VdUf/7sIwPX1n7nBoUMChkAAAAAAAAAALSczz068Bkh&#10;pooSB8bKq36+K/dGwzAoZAAAAAAAAAAAgNZz5Z37NthCGI0z+YfHy8ceylsrqq8pZAAAAAAAAAAA&#10;gJYwVra6vr558MNf2zz0keoyChkAAAAAAAAAAKBl/Xrv2GuqP3/h0YFPba35zg0hKGQAAAAAAAAA&#10;AIAW88mN/f9e/dkWQhwaq6y447nc64RhBKsNUMgAAAAAAAAAAABRetXtex+xbJForA305StL+wrW&#10;Ms9gChkAAAAAAAAAACBugwVz4TefGnz/1zYPfdizI4UMAAAAAAAAAADQCm7fnXv9s8PF9f/+2JGr&#10;LWEkhRAUMgAAAAAAAAAAQOv6yAO911d/fqK/cO7jA6ULvPpTyAAAAAAAAAAAANPqpbc+t7Vx2f5c&#10;eWXeFJ0UMgAAAAAAAAAAQMt53Z377tnQW7iEQgYAAAAAAAAAAJgRbtkx8uadw6W11z1+5COmMFIU&#10;MgAAAAAAAAAAQEv7wH2H/6P681NHCmc9MVA6TwgKGQAAAAAAAAAAoEWtuHG73Vi3+P929zEweVHz&#10;zQAAAABJRU5ErkJgglBLAwQKAAAAAAAAACEAlv4sx8cRAADHEQAAFAAAAGRycy9tZWRpYS9pbWFn&#10;ZTIucG5niVBORw0KGgoAAAANSUhEUgAABBoAAABICAYAAABY1ZawAAAABmJLR0QA/wD/AP+gvaeT&#10;AAAACXBIWXMAAA7EAAAOxAGVKw4bAAARZ0lEQVR4nO3daZAc5X3H8f/TPffMHrO3pBVarQ5WsCAh&#10;LIzAsTkCJoZQHHZiExVQXKEQ2KYSUhUjU4krgSqTOIAByYCTUAS7YjCEpFwBxzgVYjAOLg5xGLm4&#10;48haCQmEtGJXuzOdF7PH9Ex3z/PMtTO738+L1fTTz/PMM7MjqZ/fdD+teu/9lSNePEp3XTmkPOsC&#10;AAAAAACISMikct+9r0/FD97ZRL5dV64hlAAAAAAAYIExChpM9PmdKTGtYO+uqwgmAAAAAABodjUL&#10;Gkz13VMimMhLJnZddRShBAAAAAAADahhggYTffe8pr+uxB8TSgAAAAAAUC9NGTSY6PtOcSjhd+rE&#10;CKEEAAAAAAAVmfdBg4nemVCi9JqXI1cfTSgBAAAAAEABgoYy9W57tfStN6YQSgAAAAAAFgqChjro&#10;3faq4z47wiejcBxn5JpjrHqMCQAAAACAWlC9frehDPy+XvvL/Cp2odFAs8/S1UpfOmFMJ2gw7Gvk&#10;mmHOlAAAAAAANBTOaGhivXe/UpBY+AcYI9ccQygBAAAAAKg5goYFovful2dSCGfmh7fdmwklAAAA&#10;AADlIWhAkZ67XvaIIYqLlDjZkc1r7ToMCQAAAADQJFijIahGg6/RYLCjuFY13n/DPnZfeyxnSgAA&#10;AADAPMcZDaibnju3e68p4RFY7L5uLaEEAAAAADQhggY0pJ5vv6R9vgShBAAAAAA0DoIGNL2eO14q&#10;OjXCL6XY8+V1hBIAAAAAUEMEDVhQuu94sXQaMWXPVwglAAAAAMAUQQPgo/v2F4KjiLy9e756HKEE&#10;AABYkGKXPeS7anhZi5A7Bg2cogcl6nnV9F5GTKtD3aFqLgzv/3ICnshkEX/d12by8nR+ySaL2Zfs&#10;KvCXWaJxOTcYCH7vte6soD1O3w59qxc28B6+I6G2FrHCIQnbcrgtYn3orlRqKhP8ekK2NXnf5k9d&#10;dsZRPU/MlJXoEYCG7ttKhRKOY1m5v5IjX1nPLUEBVEV6y08zJSsFHh9VckehMg+idCcFhc1MDvw8&#10;dmcdR4koVf7BX0Fl07dOd7Zlemepkl0WnMhXlwmf5hP5/ioqvdOV4YG6iNbrNJ4AGvxu9Orn1y0x&#10;sfDcWcnt2Sq/+xiAuaNsW/qOXz0aTacypy5NPv6d0/q/VKqNZalsJc9J0ADUg1Iqd5Ar0n3b89qX&#10;bxRy3D/KY3qwblRV70Ck5reYLXMio3uAX/5bWMkEZ6pBOe+Ja25Ujd93ud+q+FQ2/RKkar/fcr99&#10;Cahk9CsqZzIU8NxabTR2Vfz3rkr1CptV9F6JlP62BgCAOWIpSa1ZLnYimtvO+y9rTTr68qY16Xt1&#10;u9p49OJfFJYd1xP/n8oHaYagAQAAAAAAD1Y8JtHetO/+/Fx7oDXyZl8ytDOwkodQyJr8vVPXPOm1&#10;b7A9+utzB1sf0hpsAyFoAAAAAAA0J9sSOxHTq1twelzUVuNhS02467ibdC/u2De8YeWbOt1fNtxx&#10;59mDrY/oDWZ+I2gAAAAAADSlcLpFWtYMTG35XCZXUGxFwiIi8tcn991w6XDnVt3nCllqsowhLkgE&#10;DQAAAACAmrBbEhJb0jNb4Jr0O4UFnpcZJMNq9MLV6QfP3zjwaCVjOe2IlscraQ99BA0AAAAAsECp&#10;aFjC7Sl3YYV3FbGVTCxri7wdtdT4kr623x433P/y7BMWjaBkf8mwdeDS4c6t3YnQ7spGhnohaAAA&#10;AACARmRbYtm2VO2WQB7dpLrbx445fvmvy+vfOyToitu7bzt96eX9LZH3yusXzY6gAQAAAAAaUGxx&#10;l4TTLXklemsQ2PFowG7lenjuyrZ/veUzS64zGVd3IsyZBQhE0AAAAAAAZQh3toqdiBfvUL4b4nd2&#10;QrSnw7t6QccbFyefuviYznv0R1ncx+eH0g+W3x4ojaABAAAAwLykYlGxI+4pT8mLEAoreE78c5Ui&#10;ne0Sakl4PHHuj42LU08NtEe1bo0Y/HyzO09cnPzZ54c6CArQ0AgaAAAAANSV4zgilhKlPGbVJssR&#10;+NbN9Rvt7ZBwW6qw2Fd71NqXCNuHXA3cVxromap41fru289ZmX5EtxkwXxA0AAAAAKgrFQlJfFGX&#10;KNvy2hvY1k7GdJ6hrHFd/8lFN5852P4j3fqrOmKvl/VEwDxH0AAAAADAzbIk1J4UpSwxO8VgeoLv&#10;bhPpTrv2FlUvXejSkwjtunJ9zx2piH0weBylXXlcz7e1KwPQQtAAAAAANBlHRKxoWJRS4nhNqovm&#10;+5phwVQ1KxKSSGebKMvrjAMPquiBS0vY+uiT/amnI7Z12LtdyUKXxS3h/718Xc/drdHQfr0BAqgn&#10;ggYAAACgyViRkMQWdYpYlnhNzJVleumAmvnDVjIZDRUEAprN/UKClZ3xHdvOXrEpHQ/tMxwYgCZE&#10;0AAAAABUW8iScLrVe7FDEXGfYTBbx074rD8QuCBheesR+DlndfqRqz/Rd7tJmxOWtDxT1UEAaGoE&#10;DQAAAFhYQrbY0UhegcEaBD63PgynW/X70FuoQNuGxclnThts/3FFnYiSP/vUkr+srA8AyCFoAAAA&#10;QENxlIhl2bkNJWZrEYpTsr6diImdSsx0735gyPeMBW9DXbFX04lwweUDGn0EnNFw3lDXP19xfO9d&#10;RgMBgBoiaAAAAEBDsWNRCSXiuQ2vdQ5t73UJZivUZFhVseWUZTeeNtj+hN/+WMgaq+d4AKAWCBoA&#10;AABgJhwSOxp2l5U660CJ2LHI7IauOQoNVnXEXt9y6rIbw7aaMGl31qqOf6vVmACgWRA0AAAAzDOO&#10;pcSybXFmZv+OqPwZuyPFlyQEbIdS8YJnUEUBQMk8oMaBQV8qvPPcNZ0/tJTK6j2XyvvpdvOZy79a&#10;zbEBwEJD0AAAAFAnjuPk5uiG1/WbztLtSFiswjMOvPqZo7MFOuOhPV3J8B6vfUqpmfdJRESJygtM&#10;prfz6ksuD1m7KPX8zWcOXm9bKlO7kQMAdBA0AAAA1JEViUytMeBNWVbAAoUlkoEGXpsg3x+u7Xng&#10;2o1L/jaozqKW6M56jQcAUF0EDQAAAFMcxxFlW6XPOPDYbYVKHFYZn8XQOM4Z6nz0c0Odj82WFL+W&#10;wpIvreu9v7ajAgA0KoIGAADQNBwnd9K875w9cC7vdfsCESusezgUcH/BBqHEyZ66ouM/elKR3ZoN&#10;Am07f+jiKgwLALDAEDQAAICqcBwnYN5avHhgOZRSIpbyP+MgsNg7aJhbjpOOh/dFbMt1Z4NyL52w&#10;LZnccvrA19cvaX2uakMEAMAQQQMAAKgvNfNDo970wzlPBGoiYluHv3n2qi8P96W2+9U5qjf5Sj3H&#10;BABApQgaAABYILLZrKi85fodcYrn+454Kyj3OqHA4I6CTenI7sRrl2xYfF85bTefvPTvqj0eAAAa&#10;FUEDAAANIpvNijh5t/Gbvs3f9LYUbCtXde/tycxMaxGPHEF74t98CUF3Mjyyvr/1lyKVXzrxg4vX&#10;nlO1gQEAMM8RNAAA0CiyWZGJzMym45oEq6KQwHNb+e9vZJaSTMhSGVeh8t3wl1dt40D70//0R8de&#10;WPHgAACAkdCHz/pf9qciYUkODUgoHq3jkAAAaEzZiUlxpoMAJeI1lXcyWZ/WwYshNt/5AtV15Yn9&#10;d593bO/DQXVOXp5+ql7jAQAA5QuN79rrUTx7uDP23khhkatWangwsL2LbUl0UafYkbDpOAEACJQ5&#10;PCGSdV9W4FLi6/3s+GGfPWZ3N1gofnd1x+PHL20zuLNB7g278cwVN9VoSAAAoEFUfOnEwVfe8ij1&#10;/9bm4PY3Zh53fGa9wTP5HyGqaJjwAgAaXHYyU/Bfg+P6w4/jGxg4MvnRId92s0GD+Sn380nIUhNr&#10;elOvJiL2x54VDNdo+MnmE06qzsgAAMB8NadrNOz7r+dnN3RvdZVX34pFREQkufoIiff3VHVsAIDq&#10;yn48LtnDE7l/6rMGqweYBgZwaY+HPrjrD46+YlV3csd0WSoaOjiXYwIAAPNbUy8GmR3LneZ6YPsb&#10;cmD7G+J3EOqVYUSXdHvVmuJIqDUp8SP6qjRSAGh8k6Mf592hQIpvZyiz/+66CrWpMtosPOl4aN+W&#10;s1bdtKgtttOvzu8f0/toPccEAABgoqmDhkqM/9+eghJVsP99GX39Xd/2qeEVQc2LWNGIRNKtBiME&#10;ALfM2GER34UGg018eEC0ZviBixWSEBRa1Z3Ycerqrp/o1XZfVvitC466tjajAgAAmFsLNmio1MFX&#10;3nQXFK065q/jd9ZV9uQzlzU7okIhsWyrsv4AVCTrZEWyWY2JuBO46WV85/t5W8F3LShCLlCkJWp/&#10;1Nca2+W50/f98t7xwtc+fWR1RgUAADC/EDTMgX3//aLnvcED5wR5O+1kPFdkW5IcGhBrahvA3HAm&#10;MzLx/n4RJ5ccOBOTPjVV0SZZQH2dPtT141vOO+pPpreXpuPvzeV4AAAA5iN13xO/utxv596Pxjpv&#10;/eFLN7x/YLzL7/aWPt2aHz2XsRik7oj0ujZ6gR51DV9wBUGD1k6f+jHPRTOnKlsi0UVdYseiHnU8&#10;vno1WMvNm96K87rd5Hek1WXJSqWWwtd5khINDPtw3D/KU9TUoK9y3rOyXnaFn42Cz0RmYkIyH416&#10;3L7AbXL/1Pp4ht9s6+6uPGio9IyGGlw6UcM1Gi49cel9JyxPPxtU55KNR3zXZAQAAACoPeU45R3J&#10;X3Trk98zDRpGxyYST27fefro2GTKqwlBg259jZ01OvhPDQ/OVtP86KhYREKJmMceggaChpzsZEay&#10;Y+My+yE0e33uywuC5teV3uaQoCGo/gkD7T8f6Ey+Y/oc/3DJ+otKDwwAAADNouygoRI9mx4oXImx&#10;oqDhwMeHU+MT2RhBg259n8omczDT35eItJ90bEFJ+UGDI45YllXQnqChvGEE95XNZkVNf76rHDQc&#10;2jF11rr2R0nvs0rQ4DeeXIGlJNMWD+23Lat4ZckygoZ3b/ls4W18AAAAsIDNSdBQqRff2rsu/3j3&#10;r37wwpZHfv7OhQQNuvV9Ktc4aDD+drVgd6g1OfPYTsYlMbAot0HQUOEwgvs6/MEBmfzwgIjMflIz&#10;h8b8G9T07xpBQzWChmUd8be3blp3RToZ2Te9Z21/24tGQwEAAAB8NGXQUKm/+ZftNxSXuo/It7+z&#10;99gHn3prk3anBA3aTxNQYLTba9IW1DzquT5FjhUJS6SrvaC0OYKGyYOHJDMaMPGfcnhkak5ZwWdV&#10;45NK0GBSQTM36G2J7rri08u3JSL2oaAG15+x6laN7gAAAICaWpBBQyU+940nHvfcUWLytuvDQ70v&#10;vfPB7H0tCRpKt69y0FC012D4LWtXFhfWKWg4+NrbBSVGL7QYQYP20xjsmNl9REf83SP7Wl7Xal/w&#10;MXzsupPO0hsgAAAA0LgIGuos/IV/zIhIVYIGxxHJZh1LeU0cCRqqGjQUd2jQ2LOqKn5kOtkuYyi5&#10;+gQNbo5jKeX+h7CCoGF06/l2cCUAAABgfiNoaCL/+fJvT8vfPjA2kfrT+5/71lsjB1cUVSZoIGjw&#10;bU7QkO/89YsfvuqUwa3T26cM9fxUdzQAAAAAihE0LCBbvv/8zUH7xyYy0e//7O2LRvaP9QXVI2go&#10;3XvpgRA0mLXJueD4/odW9qbeKFXvGxcMf02vRwAAAADVRtAALSf++Y+ecxUYBA2/2TvaP7J/rI+g&#10;wbtwPgYNiYg9urqvZYdtqeLbJ2oEDU9vOX2D2SABAAAANAqCBtRF+IsPOAQN3oXzMWhYv6z9l8/c&#10;dAZhAQAAALAAETSg4T387LtfKCzb/u4Ha2957NUbXYUEDZrNixus7kvt+Pp5w39hWyozXXbhhqUP&#10;GfYMAAAAAAQNmP82//0vthWXuifbv9l7qP/fX9p5dmBHDRI0rFuWfn7DYOfspSwB7e685BNX6/UK&#10;AAAAANVB0AAEiGz63uxfkDkIGsbv/6Lp+QoAAAAAMKf+H7wbJu0OyJzIAAAAAElFTkSuQmCCUEsD&#10;BBQABgAIAAAAIQAgaYJH3QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb&#10;3aRqbWM2pRT1VARbQXqbJtMkNDsbstsk/fdOT3p7w3u89026HG2jeup87dhAPIlAEeeuqLk08L17&#10;f5iD8gG5wMYxGbiQh2V2e5NiUriBv6jfhlJJCfsEDVQhtInWPq/Iop+4lli8o+ssBjm7UhcdDlJu&#10;Gz2Nopm2WLMsVNjSuqL8tD1bAx8DDqvH+K3fnI7ry373/PmzicmY+7tx9Qoq0Bj+wnDFF3TIhOng&#10;zlx41Rh4kZwBeefqxYtoBuogajp/Ap2l+j9+9gsAAP//AwBQSwMEFAAGAAgAAAAhAC5s8ADFAAAA&#10;pQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzvJDBisIwEIbvC/sOYe7btD0sspj2IoJX&#10;cR9gSKZpsJmEJIq+vYFlQUHw5nFm+L//Y9bjxS/iTCm7wAq6pgVBrINxbBX8HrZfKxC5IBtcApOC&#10;K2UYh8+P9Z4WLDWUZxezqBTOCuZS4o+UWc/kMTchEtfLFJLHUsdkZUR9REuyb9tvme4ZMDwwxc4o&#10;SDvTgzhcY21+zQ7T5DRtgj554vKkQjpfuysQk6WiwJNx+Lfsm8gW5HOH7j0O3b+DfHjucAMAAP//&#10;AwBQSwECLQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBRPH/RMwMAAB4KAAAOAAAAAAAAAAAAAAAAADoCAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQCkuGF1LEAAACxAAAAUAAAAAAAAAAAAAAAAAJkF&#10;AABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQItAAoAAAAAAAAAIQCW/izHxxEAAMcRAAAUAAAAAAAA&#10;AAAAAAAAAPdFAABkcnMvbWVkaWEvaW1hZ2UyLnBuZ1BLAQItABQABgAIAAAAIQAgaYJH3QAAAAYB&#10;AAAPAAAAAAAAAAAAAAAAAPBXAABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEALmzwAMUA&#10;AAClAQAAGQAAAAAAAAAAAAAAAAD6WAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAA&#10;BwAHAL4BAAD2WQAAAAA=&#10;">
+                <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                  <v:stroke joinstyle="miter"/>
+                  <v:formulas>
+                    <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                    <v:f eqn="sum @0 1 0"/>
+                    <v:f eqn="sum 0 0 @1"/>
+                    <v:f eqn="prod @2 1 2"/>
+                    <v:f eqn="prod @3 21600 pixelWidth"/>
+                    <v:f eqn="prod @3 21600 pixelHeight"/>
+                    <v:f eqn="sum @0 0 1"/>
+                    <v:f eqn="prod @6 1 2"/>
+                    <v:f eqn="prod @7 21600 pixelWidth"/>
+                    <v:f eqn="sum @8 21600 0"/>
+                    <v:f eqn="prod @7 21600 pixelHeight"/>
+                    <v:f eqn="sum @10 21600 0"/>
+                  </v:formulas>
+                  <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                  <o:lock v:ext="edit" aspectratio="t"/>
+                </v:shapetype>
                 <v:shape id="Picture 5" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:7;width:11899;height:1008;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBAqvZCxQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvgv8hPMFLqdkqqKxGEalFwYPa9eDtsXndLN28LJtUt/31Rih4HGbmG2a+bG0lrtT40rGCt0EC&#10;gjh3uuRCQfa5eZ2C8AFZY+WYFPySh+Wi25ljqt2Nj3Q9hUJECPsUFZgQ6lRKnxuy6AeuJo7el2ss&#10;hiibQuoGbxFuKzlMkrG0WHJcMFjT2lD+ffqxCvxul72fJy+j+mzy7ECX/d9HO1Wq32tXMxCB2vAM&#10;/7e3WsEQHlfiDZCLOwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBAqvZCxQAAANoAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:imagedata r:id="rId11" o:title=""/>
                 </v:shape>
                 <v:shape id="Picture 4" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:7;top:27;width:7880;height:539;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCCXcYNxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvhf6H8ITealaLraxGKdpCL6XbVQ/eHpvnZnHzsm5Sjf++KQg9DjPzDTNfRtuKM/W+caxgNMxA&#10;EFdON1wr2G7eH6cgfEDW2DomBVfysFzc380x1+7C33QuQy0ShH2OCkwIXS6lrwxZ9EPXESfv4HqL&#10;Icm+lrrHS4LbVo6z7FlabDgtGOxoZag6lj9WQSExe5l0q3XxuT+dzNcuFuVbVOphEF9nIALF8B++&#10;tT+0gif4u5JugFz8AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIJdxg3EAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:imagedata r:id="rId12" o:title=""/>
                 </v:shape>
                 <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect"/>
                 </v:shapetype>
                 <v:shape id="Text Box 3" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:7;width:11899;height:1284;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA4K6q0wwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdWMRqdFVRCwUhGKMB4/P7DNZzL6N2a3Gf98VCh6HmfmGmS87W4sbtd44VjAaJiCI&#10;C6cNlwoO+df7JwgfkDXWjknBgzwsF723Oaba3Tmj2z6UIkLYp6igCqFJpfRFRRb90DXE0Tu71mKI&#10;si2lbvEe4baWH0kykRYNx4UKG1pXVFz2v1bB6sjZxlx/TrvsnJk8nya8nVyUGvS71QxEoC68wv/t&#10;b61gDM8r8QbIxR8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOCuqtMMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
-                      <w:p w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
+                      <w:p w14:paraId="066A22DF" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
                         <w:pPr>
                           <w:rPr>
                             <w:b/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
-                      <w:p w:rsidR="00C3092A" w:rsidRDefault="00AF0DC9">
+                      <w:p w14:paraId="30C8708C" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00AF0DC9">
                         <w:pPr>
                           <w:spacing w:before="332"/>
                           <w:ind w:left="1124"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Candara"/>
                             <w:b/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Candara"/>
                             <w:b/>
                             <w:color w:val="004999"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:t>Revista</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Candara"/>
                             <w:b/>
                             <w:color w:val="004999"/>
                             <w:spacing w:val="-1"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Candara"/>
                             <w:b/>
                             <w:color w:val="004999"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:t>Cuidarte</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
+    <w:p w14:paraId="732D55F8" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
+    <w:p w14:paraId="2D47F2CC" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
+    <w:p w14:paraId="3C3A3E92" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
+    <w:p w14:paraId="217F454D" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
+    <w:p w14:paraId="2A9261C8" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
+    <w:p w14:paraId="4CBE0215" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C3092A" w:rsidRPr="00AF0DC9" w:rsidRDefault="00AF0DC9">
+    <w:p w14:paraId="3062C3F6" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRPr="00AF0DC9" w:rsidRDefault="00AF0DC9">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:color w:val="004999"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>Declaración</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:color w:val="004999"/>
           <w:spacing w:val="-4"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:color w:val="004999"/>
           <w:lang w:val="es-CO"/>
@@ -1275,62 +1294,62 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:color w:val="004999"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>para</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:color w:val="004999"/>
           <w:spacing w:val="-4"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:color w:val="004999"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>Publicación</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C3092A" w:rsidRPr="00AF0DC9" w:rsidRDefault="00C3092A">
+    <w:p w14:paraId="58047029" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRPr="00AF0DC9" w:rsidRDefault="00C3092A">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C3092A" w:rsidRPr="00AF0DC9" w:rsidRDefault="00AF0DC9">
+    <w:p w14:paraId="3D4FACC9" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRPr="00AF0DC9" w:rsidRDefault="00AF0DC9">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="230" w:lineRule="auto"/>
         <w:ind w:left="472" w:right="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve">El autor del artículo: </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>(escribir el título del articulo)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
@@ -1343,61 +1362,61 @@
           <w:spacing w:val="1"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>y es una producción intelectual en donde todos y cada uno de sus elementos responden a la normalización</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>adoptada por la revista.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C3092A" w:rsidRPr="00AF0DC9" w:rsidRDefault="00C3092A">
+    <w:p w14:paraId="34A47755" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRPr="00AF0DC9" w:rsidRDefault="00C3092A">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C3092A" w:rsidRPr="00AF0DC9" w:rsidRDefault="00AF0DC9">
+    <w:p w14:paraId="2482C954" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRPr="00AF0DC9" w:rsidRDefault="00AF0DC9">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="230" w:lineRule="auto"/>
         <w:ind w:left="472" w:right="121"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>El documento se encuentra libre de derechos de autor y garantizamos que no hay relación de conflictos de</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:lang w:val="es-CO"/>
@@ -1760,61 +1779,61 @@
           <w:spacing w:val="-1"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>Colombia.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C3092A" w:rsidRPr="00AF0DC9" w:rsidRDefault="00C3092A">
+    <w:p w14:paraId="48726000" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRPr="00AF0DC9" w:rsidRDefault="00C3092A">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C3092A" w:rsidRPr="00AF0DC9" w:rsidRDefault="00AF0DC9">
+    <w:p w14:paraId="66D9BA96" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRPr="00AF0DC9" w:rsidRDefault="00AF0DC9">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="230" w:lineRule="auto"/>
         <w:ind w:left="472" w:right="123"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>Al</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:lang w:val="es-CO"/>
@@ -1982,126 +2001,118 @@
           <w:spacing w:val="-4"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>aceptamos</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:spacing w:val="-48"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>que:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C3092A" w:rsidRPr="00AF0DC9" w:rsidRDefault="00C3092A">
-[...9 lines deleted...]
-    <w:p w:rsidR="00C3092A" w:rsidRPr="00AF0DC9" w:rsidRDefault="00AF0DC9">
+    <w:p w14:paraId="7E245496" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRPr="00AF0DC9" w:rsidRDefault="00AF0DC9">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="673"/>
         </w:tabs>
         <w:spacing w:line="225" w:lineRule="exact"/>
         <w:ind w:hanging="201"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>En ningún caso recibiremos ni aceptaremos pago por la inclusión del documento en la publicación.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C3092A" w:rsidRPr="00AF0DC9" w:rsidRDefault="00AF0DC9">
+    <w:p w14:paraId="52CDF6D4" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRPr="00AF0DC9" w:rsidRDefault="00AF0DC9">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="673"/>
         </w:tabs>
         <w:spacing w:before="3" w:line="230" w:lineRule="auto"/>
         <w:ind w:right="122"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>No podremos presentar el mismo documento a consideración de Comités de otras publicaciones, hasta tanto</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>no obtengamos respuesta escrita de la decisión tomada con relación a la aceptación o rechazo del artículo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C3092A" w:rsidRPr="00AF0DC9" w:rsidRDefault="00AF0DC9">
+    <w:p w14:paraId="4282F211" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRPr="00AF0DC9" w:rsidRDefault="00AF0DC9">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="673"/>
         </w:tabs>
         <w:spacing w:line="230" w:lineRule="auto"/>
         <w:ind w:right="121"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>Cedemos a la Revista Cuidarte los derechos de autor y propiedad intelectual del manuscrito y autorizamos la</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
@@ -2112,91 +2123,91 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>publicación del artículo a nivel nacional o internacional en diferentes bases de datos e índices bibliográficos</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>online.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C3092A" w:rsidRPr="00AF0DC9" w:rsidRDefault="00AF0DC9">
+    <w:p w14:paraId="348D41DB" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRPr="00AF0DC9" w:rsidRDefault="00AF0DC9">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="673"/>
         </w:tabs>
         <w:spacing w:line="230" w:lineRule="auto"/>
         <w:ind w:right="123"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>Declaro (declaramos) que el estudio indicado es un trabajo original, resultado de una Investigación que no se</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:spacing w:val="-47"/>
           <w:sz w:val="20"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>ha publicado en ningún otro medio.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C3092A" w:rsidRPr="00AF0DC9" w:rsidRDefault="00AF0DC9">
+    <w:p w14:paraId="2A243392" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRPr="00AF0DC9" w:rsidRDefault="00AF0DC9">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="673"/>
         </w:tabs>
         <w:spacing w:line="230" w:lineRule="auto"/>
         <w:ind w:right="119"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>Declaramos</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
@@ -2762,61 +2773,61 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>por</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:spacing w:val="-48"/>
           <w:sz w:val="20"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>el cual aceptamos públicamente nuestra responsabilidad en el contenido del artículo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C3092A" w:rsidRPr="00AF0DC9" w:rsidRDefault="00C3092A">
+    <w:p w14:paraId="49DB26AE" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRPr="00AF0DC9" w:rsidRDefault="00C3092A">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C3092A" w:rsidRPr="00AF0DC9" w:rsidRDefault="00AF0DC9">
+    <w:p w14:paraId="00648F2C" w14:textId="003D44E8" w:rsidR="00EA328A" w:rsidRDefault="00AF0DC9" w:rsidP="00EA328A">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="230" w:lineRule="auto"/>
         <w:ind w:left="472" w:right="119"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>Por</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:lang w:val="es-CO"/>
@@ -3022,383 +3033,458 @@
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>(inserte</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:spacing w:val="-48"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>las filas necesarias).</w:t>
       </w:r>
+      <w:r w:rsidR="00EA328A">
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Favor tener en cuenta el listado que se detalla a continuación</w:t>
+      </w:r>
+      <w:r w:rsidR="00E24F32">
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E24F32">
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Taxonomia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E24F32">
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E24F32">
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>CRediT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E24F32">
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E24F32" w:rsidRPr="00E24F32">
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>ANSI/NISO Z39.104-2022</w:t>
+      </w:r>
+      <w:r w:rsidR="00E24F32" w:rsidRPr="00E24F32">
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA328A">
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00C3092A" w:rsidRPr="00AF0DC9" w:rsidRDefault="00C3092A">
+    <w:p w14:paraId="2CD546DB" w14:textId="77777777" w:rsidR="00EA328A" w:rsidRDefault="00EA328A" w:rsidP="00EA328A">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:line="230" w:lineRule="auto"/>
+        <w:ind w:left="472" w:right="119"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Conceptualización; Curación de datos; Análisis formal; Adquisición de Financiación; Investigación; Metodología; Administración del proyecto; Recursos; Software; Supervisión; Validación; Visualización; Redacción-preparación del borrador original; Redacción-Revisión y edición.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60A53D39" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRPr="00AF0DC9" w:rsidRDefault="00C3092A">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableNormal"/>
+        <w:tblStyle w:val="TableNormal1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="469" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="004D95"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="004D95"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="004D95"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="004D95"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="004D95"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="004D95"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4465"/>
         <w:gridCol w:w="4465"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C3092A">
+      <w:tr w:rsidR="00C3092A" w14:paraId="5D33230C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="ECECEC"/>
           </w:tcPr>
-          <w:p w:rsidR="00C3092A" w:rsidRDefault="00AF0DC9">
+          <w:p w14:paraId="3E2A938A" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00AF0DC9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="45"/>
               <w:ind w:left="1546" w:right="1319"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Autor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4465" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="ECECEC"/>
           </w:tcPr>
-          <w:p w:rsidR="00C3092A" w:rsidRDefault="00414444">
+          <w:p w14:paraId="026AFB30" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00414444">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="54"/>
               <w:ind w:left="1546" w:right="1792"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Contribución</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C3092A">
+      <w:tr w:rsidR="00C3092A" w14:paraId="0F43306E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="324"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
+          <w:p w14:paraId="0DD46F90" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4465" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
+          <w:p w14:paraId="29C89685" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C3092A">
+      <w:tr w:rsidR="00C3092A" w14:paraId="27D1FF95" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="323"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
+          <w:p w14:paraId="1FA5A3B6" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4465" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
+          <w:p w14:paraId="308635FD" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C3092A">
+      <w:tr w:rsidR="00C3092A" w14:paraId="37ABB55C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="324"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
+          <w:p w14:paraId="3E46B459" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4465" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
+          <w:p w14:paraId="39817D2B" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C3092A">
+      <w:tr w:rsidR="00C3092A" w14:paraId="7E59B456" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="324"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
+          <w:p w14:paraId="515962FD" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4465" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
+          <w:p w14:paraId="6D375235" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C3092A">
+      <w:tr w:rsidR="00C3092A" w14:paraId="2C81697F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="324"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
+          <w:p w14:paraId="52683576" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4465" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
+          <w:p w14:paraId="02D7D134" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C3092A">
+      <w:tr w:rsidR="00C3092A" w14:paraId="680E67BD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="323"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
+          <w:p w14:paraId="7BB8EA0D" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4465" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
+          <w:p w14:paraId="7FF7FF69" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
+    <w:p w14:paraId="0BAE9C99" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
+    <w:p w14:paraId="44BA5261" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C3092A" w:rsidRPr="00AF0DC9" w:rsidRDefault="00AF0DC9">
+    <w:p w14:paraId="3AF720F1" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRPr="00AF0DC9" w:rsidRDefault="00AF0DC9">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2111"/>
           <w:tab w:val="left" w:pos="7500"/>
         </w:tabs>
         <w:spacing w:line="230" w:lineRule="auto"/>
         <w:ind w:left="472" w:right="121"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>En</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -3609,103 +3695,101 @@
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00414444">
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>del 20____</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0DC9">
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C3092A" w:rsidRPr="00AF0DC9" w:rsidRDefault="00C3092A">
+    <w:p w14:paraId="35B77EE4" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRPr="00AF0DC9" w:rsidRDefault="00C3092A">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00C3092A" w:rsidRPr="00AF0DC9" w:rsidRDefault="00C3092A">
+    <w:p w14:paraId="5B8BB34A" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRPr="00AF0DC9" w:rsidRDefault="00C3092A">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableNormal"/>
+        <w:tblStyle w:val="TableNormal1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="469" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="004D95"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="004D95"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="004D95"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="004D95"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="004D95"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="004D95"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3643"/>
         <w:gridCol w:w="1801"/>
         <w:gridCol w:w="3484"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C3092A">
+      <w:tr w:rsidR="00C3092A" w14:paraId="3AD9162D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3643" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="ECECEC"/>
           </w:tcPr>
-          <w:p w:rsidR="00C3092A" w:rsidRDefault="00AF0DC9">
+          <w:p w14:paraId="1969FC25" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00AF0DC9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="31"/>
               <w:ind w:left="690"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Nombres</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -3730,79 +3814,79 @@
               </w:rPr>
               <w:t>apellidos</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Autores</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="ECECEC"/>
           </w:tcPr>
-          <w:p w:rsidR="00C3092A" w:rsidRDefault="00AF0DC9">
+          <w:p w14:paraId="11FADE40" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00AF0DC9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="31"/>
               <w:ind w:left="617" w:right="617"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Firma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3484" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="ECECEC"/>
           </w:tcPr>
-          <w:p w:rsidR="00C3092A" w:rsidRDefault="00AF0DC9">
+          <w:p w14:paraId="602D09AD" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00AF0DC9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="31"/>
               <w:ind w:left="99"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Tipo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -3875,371 +3959,371 @@
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>identidad</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C3092A">
+      <w:tr w:rsidR="00C3092A" w14:paraId="6D30710B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="324"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3643" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
+          <w:p w14:paraId="35349E81" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
+          <w:p w14:paraId="3EB192C1" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3484" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
+          <w:p w14:paraId="3D57D26D" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C3092A">
+      <w:tr w:rsidR="00C3092A" w14:paraId="21F4FD76" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="323"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3643" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
+          <w:p w14:paraId="766D9DD7" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
+          <w:p w14:paraId="664D4234" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3484" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
+          <w:p w14:paraId="3CF1C3E5" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C3092A">
+      <w:tr w:rsidR="00C3092A" w14:paraId="5DD8DDB8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="324"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3643" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
+          <w:p w14:paraId="4EAC6677" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
+          <w:p w14:paraId="46E3D1D3" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3484" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
+          <w:p w14:paraId="2CF56964" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C3092A">
+      <w:tr w:rsidR="00C3092A" w14:paraId="617D09C9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="324"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3643" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
+          <w:p w14:paraId="63BEC51E" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
+          <w:p w14:paraId="289CF19B" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3484" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
+          <w:p w14:paraId="27ED9BC1" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C3092A">
+      <w:tr w:rsidR="00C3092A" w14:paraId="27C33BFF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="323"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3643" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
+          <w:p w14:paraId="14ED5996" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
+          <w:p w14:paraId="709282BE" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3484" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
+          <w:p w14:paraId="3FAE9627" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C3092A">
+      <w:tr w:rsidR="00C3092A" w14:paraId="74C5E95E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="324"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3643" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
+          <w:p w14:paraId="07E179B6" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
+          <w:p w14:paraId="7006E6F3" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3484" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
+          <w:p w14:paraId="53D6DC15" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
+    <w:p w14:paraId="6796AFE2" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
+    <w:p w14:paraId="1AE6714E" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
+    <w:p w14:paraId="15958F03" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00C3092A">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C3092A" w:rsidRDefault="00AF0DC9">
+    <w:p w14:paraId="259C191E" w14:textId="77777777" w:rsidR="00C3092A" w:rsidRDefault="00AF0DC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2418"/>
         </w:tabs>
         <w:spacing w:before="93"/>
         <w:ind w:left="150"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FFFFFF"/>
           <w:sz w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="003E84"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FFFFFF"/>
           <w:spacing w:val="10"/>
@@ -4325,58 +4409,58 @@
           <w:b/>
           <w:color w:val="FFFFFF"/>
           <w:sz w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="003E84"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C3092A">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="15880"/>
       <w:pgMar w:top="0" w:right="1360" w:bottom="0" w:left="1020" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Candara">
     <w:panose1 w:val="020E0502030303020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="127F4329"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9A923E68"/>
     <w:lvl w:ilvl="0" w:tplc="9C32B508">
@@ -4468,95 +4552,98 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3F6203BC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7756" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="132"/>
+  <w:zoom w:percent="170"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C3092A"/>
     <w:rsid w:val="00414444"/>
+    <w:rsid w:val="008B551F"/>
     <w:rsid w:val="00AF0DC9"/>
     <w:rsid w:val="00C3092A"/>
+    <w:rsid w:val="00E24F32"/>
+    <w:rsid w:val="00EA328A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1B298799"/>
+  <w14:docId w14:val="63FFCAA2"/>
   <w15:docId w15:val="{43F8C4E7-8614-4435-81F9-44C990631BAB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -4944,52 +5031,52 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
-    <w:name w:val="Table Normal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
+    <w:name w:val="Table Normal1"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textoindependiente">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo">
@@ -5302,75 +5389,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>334</Words>
-  <Characters>1839</Characters>
+  <Words>393</Words>
+  <Characters>2162</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>declaracion de originalidad </vt:lpstr>
+      <vt:lpstr>declaracion de originalidad</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2169</CharactersWithSpaces>
+  <CharactersWithSpaces>2550</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>declaracion de originalidad</dc:title>
   <dc:creator>Revistas</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2022-02-04T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Adobe Illustrator 25.2 (Windows)</vt:lpwstr>
   </property>